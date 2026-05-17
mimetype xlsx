--- v0 (2026-04-02)
+++ v1 (2026-05-17)
@@ -1,5901 +1,4365 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
+  <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
-  <Default Extension="xml" ContentType="application/xml"/>
+  <Default Extension="png" ContentType="image/png"/>
+  <Default Extension="jpeg" ContentType="image/jpeg"/>
+  <Override PartName="/_rels/.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
-  <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
-  <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/xl/_rels/workbook.xml.rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-[...7 lines deleted...]
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{3ED5D9E1-C1BB-4FC5-8131-D4419870AB7A}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+<workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
+  <fileVersion appName="Calc"/>
+  <workbookPr backupFile="false" showObjects="all" date1904="false"/>
+  <workbookProtection/>
   <bookViews>
-    <workbookView xWindow="-108" yWindow="-108" windowWidth="23256" windowHeight="12576" activeTab="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView showHorizontalScroll="true" showVerticalScroll="true" showSheetTabs="true" xWindow="0" yWindow="0" windowWidth="16384" windowHeight="8192" tabRatio="500" firstSheet="0" activeTab="2"/>
   </bookViews>
   <sheets>
-    <sheet name="Venezia" sheetId="6" r:id="rId1"/>
-[...1 lines deleted...]
-    <sheet name="stampa" sheetId="8" r:id="rId3"/>
+    <sheet name="Venezia" sheetId="1" state="visible" r:id="rId2"/>
+    <sheet name="speaker" sheetId="2" state="visible" r:id="rId3"/>
+    <sheet name="stampa" sheetId="3" state="visible" r:id="rId4"/>
   </sheets>
-  <calcPr calcId="124519" concurrentManualCount="12"/>
+  <calcPr iterateCount="100" refMode="A1" iterate="false" iterateDelta="0.0001"/>
+  <extLst>
+    <ext xmlns:loext="http://schemas.libreoffice.org/" uri="{7626C862-2A13-11E5-B345-FEFF819CDC9F}">
+      <loext:extCalcPr stringRefSyntax="ExcelA1"/>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="701" uniqueCount="270">
-[...808 lines deleted...]
-    <t>CANOTTIERI</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="414" uniqueCount="106">
+  <si>
+    <t xml:space="preserve">Tipo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Cognome</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nome</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stella di bronzo dirigenti</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Polo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Federico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scrascia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Corrado</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fornasier</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Gianfranco</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Chinellato</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Giovanni</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Goi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veronika</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stefano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Giacomel</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Claudio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Palma di bronzo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Bivi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Matteo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lazzarin</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Giuseppe</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Stella di bronzo società</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOTOCLUB SCORZE'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CIRCOLO DAMISTICO MESTRE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ASSOCIAZIONE CANOTTIERI GIUDECCA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Medaglia d'argento</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Penzo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ivan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luciani</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Veronica</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Masiero</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nicholas</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Medaglia di bronzo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Steolo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Paolo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zampieri</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lisa</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benetton</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elia</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Delle vedove</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Alessio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">De padova</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Domenico</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Boscolo meneguolo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Luca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Volo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nicolo'</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Benussi</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Scilla</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Castellaro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Filippo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lucchese</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ezio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Terreo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Pierpaolo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fiori</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carlotta</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Torcellan</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Guendalina</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Carrer</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Ilaria</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lorenzato</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Laura</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tonyshev</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dmytro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Zennaro</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Damiano</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Malvestio</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Nicola</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Talamo</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Francesca</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VENEZIA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Sport</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALLACANESTRO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">VELA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIRO CON L'ARCO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">DAMA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SCACCHI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLETICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">RUGBY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PALLAVOLO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KARATE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOTOCICLISMO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANOTTIERI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MEDAGLIE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Merito</t>
+  </si>
+  <si>
+    <t xml:space="preserve">KICKBOXING</t>
+  </si>
+  <si>
+    <t xml:space="preserve">2°CLASSIFICATO NEL CAMPIONATO MONDIALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">SPORT ROTELLISTICI</t>
+  </si>
+  <si>
+    <t xml:space="preserve">3°CLASSIFICATO NEL CAMPIONATO MONDIALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMPIONE ITALIANO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMPIONESSA ITALIANA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CICLISMO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PESCA SPORTIVA E ATTIVITA' SUBACQUEE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">5°CLASSIFICATO NEL CAMPIONATO MONDIALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CANOA-KAYAK</t>
+  </si>
+  <si>
+    <t xml:space="preserve">6 CLASSIFICATO NEL CAMPIONATO MONDIALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">ATLETICA LEGGERA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">GINNASTICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">MOTONAUTICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">4°CLASSIFICATO NEL CAMPIONATO MONDIALE</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PESISTICA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">PUGILATO</t>
+  </si>
+  <si>
+    <t xml:space="preserve">CAMPIONE ITALIANO ATTIVITA' MARITTIME-SPINNING D'ALTURA</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TIRO A SEGNO</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-[...1 lines deleted...]
-    <numFmt numFmtId="164" formatCode="00000"/>
+<styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <numFmts count="2">
+    <numFmt numFmtId="164" formatCode="General"/>
+    <numFmt numFmtId="165" formatCode="00000"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7">
     <font>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
+      <family val="0"/>
+      <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <sz val="10"/>
+      <name val="Arial"/>
+      <family val="0"/>
+    </font>
+    <font>
+      <b val="true"/>
       <sz val="11"/>
       <color rgb="FFFF0000"/>
       <name val="Calibri"/>
       <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
-      <b/>
+      <b val="true"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <family val="2"/>
+      <charset val="1"/>
     </font>
     <font>
       <sz val="48"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
       <family val="2"/>
-    </font>
-[...4 lines deleted...]
-      <name val="Calibri"/>
+      <charset val="1"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
   <borders count="2">
-    <border>
+    <border diagonalUp="false" diagonalDown="false">
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
-    <border>
-[...11 lines deleted...]
-      </bottom>
+    <border diagonalUp="false" diagonalDown="false">
+      <left style="thin"/>
+      <right style="thin"/>
+      <top style="thin"/>
+      <bottom style="thin"/>
       <diagonal/>
     </border>
   </borders>
-  <cellStyleXfs count="2">
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="0" applyNumberFormat="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
+  <cellStyleXfs count="20">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="41" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="44" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="42" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
+    <xf numFmtId="9" fontId="1" fillId="0" borderId="0" applyFont="true" applyBorder="false" applyAlignment="false" applyProtection="false"/>
   </cellStyleXfs>
-  <cellXfs count="20">
-[...5 lines deleted...]
-      <alignment horizontal="center"/>
+  <cellXfs count="12">
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="false" applyProtection="false">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="49" fontId="3" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="4" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="164" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="49" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="right"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="1" applyBorder="1"/>
-[...1 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="false" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="165" fontId="0" fillId="0" borderId="1" xfId="0" applyFont="false" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="true" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyBorder="1"/>
-[...7 lines deleted...]
-      <alignment horizontal="center"/>
+    <xf numFmtId="164" fontId="5" fillId="0" borderId="0" xfId="0" applyFont="true" applyBorder="false" applyAlignment="true" applyProtection="true">
+      <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
+      <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
-  <cellStyles count="2">
-[...1 lines deleted...]
-    <cellStyle name="Normale" xfId="0" builtinId="0"/>
+  <cellStyles count="6">
+    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Comma" xfId="15" builtinId="3"/>
+    <cellStyle name="Comma [0]" xfId="16" builtinId="6"/>
+    <cellStyle name="Currency" xfId="17" builtinId="4"/>
+    <cellStyle name="Currency [0]" xfId="18" builtinId="7"/>
+    <cellStyle name="Percent" xfId="19" builtinId="5"/>
   </cellStyles>
-  <dxfs count="0"/>
-[...8 lines deleted...]
-  </extLst>
 </styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...295 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/>
+</Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3402C115-BFC5-4299-8F15-00686C65F6B8}">
-  <dimension ref="A2:O43"/>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
+  <dimension ref="A4:O43"/>
   <sheetViews>
-    <sheetView workbookViewId="0">
-      <selection sqref="A1:XFD1048576"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A19" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="H25" activeCellId="0" sqref="H25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="13.8" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.88671875" customWidth="1"/>
-[...11 lines deleted...]
-    <col min="15" max="15" width="17.109375" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="24.88"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="21"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="16"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="16384" min="16373" style="0" width="11.53"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:12" ht="61.2" x14ac:dyDescent="1.1000000000000001">
-[...14 lines deleted...]
-      <c r="A4" s="4" t="s">
+    <row r="4" customFormat="false" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="C4" s="2" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="5" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="0"/>
+      <c r="E5" s="0"/>
+      <c r="F5" s="0"/>
+      <c r="G5" s="0"/>
+      <c r="H5" s="0"/>
+      <c r="I5" s="0"/>
+      <c r="J5" s="0"/>
+      <c r="K5" s="0"/>
+      <c r="L5" s="0"/>
+      <c r="M5" s="0"/>
+      <c r="N5" s="0"/>
+      <c r="O5" s="0"/>
+    </row>
+    <row r="6" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="C6" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="E4" s="6" t="s">
+      <c r="D6" s="0"/>
+      <c r="E6" s="0"/>
+      <c r="F6" s="0"/>
+      <c r="G6" s="0"/>
+      <c r="H6" s="0"/>
+      <c r="I6" s="0"/>
+      <c r="J6" s="0"/>
+      <c r="K6" s="0"/>
+      <c r="L6" s="0"/>
+      <c r="M6" s="0"/>
+      <c r="N6" s="0"/>
+      <c r="O6" s="0"/>
+    </row>
+    <row r="7" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4" t="s">
         <v>8</v>
       </c>
-      <c r="F4" s="6" t="s">
+      <c r="C7" s="4" t="s">
         <v>9</v>
       </c>
-      <c r="G4" s="6" t="s">
+      <c r="D7" s="0"/>
+      <c r="E7" s="0"/>
+      <c r="F7" s="0"/>
+      <c r="G7" s="0"/>
+      <c r="H7" s="0"/>
+      <c r="I7" s="0"/>
+      <c r="J7" s="0"/>
+      <c r="K7" s="0"/>
+      <c r="L7" s="0"/>
+      <c r="M7" s="0"/>
+      <c r="N7" s="0"/>
+      <c r="O7" s="0"/>
+    </row>
+    <row r="8" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="0"/>
+      <c r="E8" s="0"/>
+      <c r="F8" s="0"/>
+      <c r="G8" s="0"/>
+      <c r="H8" s="0"/>
+      <c r="I8" s="0"/>
+      <c r="J8" s="0"/>
+      <c r="K8" s="0"/>
+      <c r="L8" s="0"/>
+      <c r="M8" s="0"/>
+      <c r="N8" s="0"/>
+      <c r="O8" s="0"/>
+    </row>
+    <row r="9" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="4" t="s">
         <v>12</v>
       </c>
-      <c r="H4" s="7" t="s">
-[...5 lines deleted...]
-      <c r="J4" s="6" t="s">
+      <c r="C9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="0"/>
+      <c r="E9" s="0"/>
+      <c r="F9" s="0"/>
+      <c r="G9" s="0"/>
+      <c r="H9" s="0"/>
+      <c r="I9" s="0"/>
+      <c r="J9" s="0"/>
+      <c r="K9" s="0"/>
+      <c r="L9" s="0"/>
+      <c r="M9" s="0"/>
+      <c r="N9" s="0"/>
+      <c r="O9" s="0"/>
+    </row>
+    <row r="10" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="0"/>
+      <c r="E10" s="0"/>
+      <c r="F10" s="0"/>
+      <c r="G10" s="0"/>
+      <c r="H10" s="0"/>
+      <c r="I10" s="0"/>
+      <c r="J10" s="0"/>
+      <c r="K10" s="0"/>
+      <c r="L10" s="0"/>
+      <c r="M10" s="0"/>
+      <c r="N10" s="0"/>
+      <c r="O10" s="0"/>
+    </row>
+    <row r="11" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="0"/>
+      <c r="E11" s="0"/>
+      <c r="F11" s="0"/>
+      <c r="G11" s="0"/>
+      <c r="H11" s="0"/>
+      <c r="I11" s="0"/>
+      <c r="J11" s="0"/>
+      <c r="K11" s="0"/>
+      <c r="L11" s="0"/>
+      <c r="M11" s="0"/>
+      <c r="N11" s="0"/>
+      <c r="O11" s="0"/>
+    </row>
+    <row r="12" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="0"/>
+      <c r="E12" s="0"/>
+      <c r="F12" s="0"/>
+      <c r="G12" s="0"/>
+      <c r="H12" s="0"/>
+      <c r="I12" s="0"/>
+      <c r="J12" s="0"/>
+      <c r="K12" s="0"/>
+      <c r="L12" s="0"/>
+      <c r="M12" s="0"/>
+      <c r="N12" s="0"/>
+      <c r="O12" s="0"/>
+    </row>
+    <row r="13" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="0"/>
+      <c r="E13" s="0"/>
+      <c r="F13" s="0"/>
+      <c r="G13" s="0"/>
+      <c r="H13" s="0"/>
+      <c r="I13" s="0"/>
+      <c r="J13" s="0"/>
+      <c r="K13" s="0"/>
+      <c r="L13" s="0"/>
+      <c r="M13" s="0"/>
+      <c r="N13" s="0"/>
+      <c r="O13" s="0"/>
+    </row>
+    <row r="14" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="0"/>
+      <c r="E14" s="0"/>
+      <c r="F14" s="0"/>
+      <c r="G14" s="0"/>
+      <c r="H14" s="0"/>
+      <c r="I14" s="0"/>
+      <c r="J14" s="0"/>
+      <c r="K14" s="0"/>
+      <c r="L14" s="0"/>
+      <c r="M14" s="0"/>
+      <c r="N14" s="0"/>
+      <c r="O14" s="0"/>
+    </row>
+    <row r="15" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="0"/>
+      <c r="E15" s="0"/>
+      <c r="F15" s="0"/>
+      <c r="G15" s="0"/>
+      <c r="H15" s="0"/>
+      <c r="I15" s="0"/>
+      <c r="J15" s="0"/>
+      <c r="K15" s="0"/>
+      <c r="L15" s="0"/>
+      <c r="M15" s="0"/>
+      <c r="N15" s="0"/>
+      <c r="O15" s="0"/>
+    </row>
+    <row r="16" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="0"/>
+      <c r="E16" s="0"/>
+      <c r="F16" s="0"/>
+      <c r="G16" s="0"/>
+      <c r="H16" s="0"/>
+      <c r="I16" s="0"/>
+      <c r="J16" s="0"/>
+      <c r="K16" s="0"/>
+      <c r="L16" s="0"/>
+      <c r="M16" s="0"/>
+      <c r="N16" s="0"/>
+      <c r="O16" s="0"/>
+    </row>
+    <row r="21" customFormat="false" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="1" t="s">
         <v>0</v>
       </c>
-      <c r="K4" s="6" t="s">
-[...54 lines deleted...]
-      <c r="D6" s="2" t="s">
+      <c r="B21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="2" t="s">
+        <v>2</v>
+      </c>
+    </row>
+    <row r="22" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="0"/>
+      <c r="E22" s="0"/>
+      <c r="F22" s="0"/>
+      <c r="G22" s="0"/>
+      <c r="H22" s="0"/>
+      <c r="I22" s="0"/>
+      <c r="J22" s="0"/>
+      <c r="K22" s="0"/>
+      <c r="L22" s="0"/>
+      <c r="M22" s="0"/>
+      <c r="N22" s="0"/>
+      <c r="O22" s="0"/>
+    </row>
+    <row r="23" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="0"/>
+      <c r="E23" s="0"/>
+      <c r="F23" s="0"/>
+      <c r="G23" s="0"/>
+      <c r="H23" s="0"/>
+      <c r="I23" s="0"/>
+      <c r="J23" s="0"/>
+      <c r="K23" s="0"/>
+      <c r="L23" s="0"/>
+      <c r="M23" s="0"/>
+      <c r="N23" s="0"/>
+      <c r="O23" s="0"/>
+    </row>
+    <row r="24" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="0"/>
+      <c r="E24" s="0"/>
+      <c r="F24" s="0"/>
+      <c r="G24" s="0"/>
+      <c r="H24" s="0"/>
+      <c r="I24" s="0"/>
+      <c r="J24" s="0"/>
+      <c r="K24" s="0"/>
+      <c r="L24" s="0"/>
+      <c r="M24" s="0"/>
+      <c r="N24" s="0"/>
+      <c r="O24" s="0"/>
+    </row>
+    <row r="25" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="0"/>
+      <c r="E25" s="0"/>
+      <c r="F25" s="0"/>
+      <c r="G25" s="0"/>
+      <c r="H25" s="0"/>
+      <c r="I25" s="0"/>
+      <c r="J25" s="0"/>
+      <c r="K25" s="0"/>
+      <c r="L25" s="0"/>
+      <c r="M25" s="0"/>
+      <c r="N25" s="0"/>
+      <c r="O25" s="0"/>
+    </row>
+    <row r="26" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="0"/>
+      <c r="E26" s="0"/>
+      <c r="F26" s="0"/>
+      <c r="G26" s="0"/>
+      <c r="H26" s="0"/>
+      <c r="I26" s="0"/>
+      <c r="J26" s="0"/>
+      <c r="K26" s="0"/>
+      <c r="L26" s="0"/>
+      <c r="M26" s="0"/>
+      <c r="N26" s="0"/>
+      <c r="O26" s="0"/>
+    </row>
+    <row r="27" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="0"/>
+      <c r="E27" s="0"/>
+      <c r="F27" s="0"/>
+      <c r="G27" s="0"/>
+      <c r="H27" s="0"/>
+      <c r="I27" s="0"/>
+      <c r="J27" s="0"/>
+      <c r="K27" s="0"/>
+      <c r="L27" s="0"/>
+      <c r="M27" s="0"/>
+      <c r="N27" s="0"/>
+      <c r="O27" s="0"/>
+    </row>
+    <row r="28" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="0"/>
+      <c r="E28" s="0"/>
+      <c r="F28" s="0"/>
+      <c r="G28" s="0"/>
+      <c r="H28" s="0"/>
+      <c r="I28" s="0"/>
+      <c r="J28" s="0"/>
+      <c r="K28" s="0"/>
+      <c r="L28" s="0"/>
+      <c r="M28" s="0"/>
+      <c r="N28" s="0"/>
+      <c r="O28" s="0"/>
+    </row>
+    <row r="29" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="0"/>
+      <c r="E29" s="0"/>
+      <c r="F29" s="0"/>
+      <c r="G29" s="0"/>
+      <c r="H29" s="0"/>
+      <c r="I29" s="0"/>
+      <c r="J29" s="0"/>
+      <c r="K29" s="0"/>
+      <c r="L29" s="0"/>
+      <c r="M29" s="0"/>
+      <c r="N29" s="0"/>
+      <c r="O29" s="0"/>
+    </row>
+    <row r="30" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="0"/>
+      <c r="E30" s="0"/>
+      <c r="F30" s="0"/>
+      <c r="G30" s="0"/>
+      <c r="H30" s="0"/>
+      <c r="I30" s="0"/>
+      <c r="J30" s="0"/>
+      <c r="K30" s="0"/>
+      <c r="L30" s="0"/>
+      <c r="M30" s="0"/>
+      <c r="N30" s="0"/>
+      <c r="O30" s="0"/>
+    </row>
+    <row r="31" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" s="0"/>
+      <c r="E31" s="0"/>
+      <c r="F31" s="0"/>
+      <c r="G31" s="0"/>
+      <c r="H31" s="0"/>
+      <c r="I31" s="0"/>
+      <c r="J31" s="0"/>
+      <c r="K31" s="0"/>
+      <c r="L31" s="0"/>
+      <c r="M31" s="0"/>
+      <c r="N31" s="0"/>
+      <c r="O31" s="0"/>
+    </row>
+    <row r="32" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="0"/>
+      <c r="E32" s="0"/>
+      <c r="F32" s="0"/>
+      <c r="G32" s="0"/>
+      <c r="H32" s="0"/>
+      <c r="I32" s="0"/>
+      <c r="J32" s="0"/>
+      <c r="K32" s="0"/>
+      <c r="L32" s="0"/>
+      <c r="M32" s="0"/>
+      <c r="N32" s="0"/>
+      <c r="O32" s="0"/>
+    </row>
+    <row r="33" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D33" s="0"/>
+      <c r="E33" s="0"/>
+      <c r="F33" s="0"/>
+      <c r="G33" s="0"/>
+      <c r="H33" s="0"/>
+      <c r="I33" s="0"/>
+      <c r="J33" s="0"/>
+      <c r="K33" s="0"/>
+      <c r="L33" s="0"/>
+      <c r="M33" s="0"/>
+      <c r="N33" s="0"/>
+      <c r="O33" s="0"/>
+    </row>
+    <row r="34" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="0"/>
+      <c r="E34" s="0"/>
+      <c r="F34" s="0"/>
+      <c r="G34" s="0"/>
+      <c r="H34" s="0"/>
+      <c r="I34" s="0"/>
+      <c r="J34" s="0"/>
+      <c r="K34" s="0"/>
+      <c r="L34" s="0"/>
+      <c r="M34" s="0"/>
+      <c r="N34" s="0"/>
+      <c r="O34" s="0"/>
+    </row>
+    <row r="35" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D35" s="0"/>
+      <c r="E35" s="0"/>
+      <c r="F35" s="0"/>
+      <c r="G35" s="0"/>
+      <c r="H35" s="0"/>
+      <c r="I35" s="0"/>
+      <c r="J35" s="0"/>
+      <c r="K35" s="0"/>
+      <c r="L35" s="0"/>
+      <c r="M35" s="0"/>
+      <c r="N35" s="0"/>
+      <c r="O35" s="0"/>
+    </row>
+    <row r="36" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" s="0"/>
+      <c r="E36" s="0"/>
+      <c r="F36" s="0"/>
+      <c r="G36" s="0"/>
+      <c r="H36" s="0"/>
+      <c r="I36" s="0"/>
+      <c r="J36" s="0"/>
+      <c r="K36" s="0"/>
+      <c r="L36" s="0"/>
+      <c r="M36" s="0"/>
+      <c r="N36" s="0"/>
+      <c r="O36" s="0"/>
+    </row>
+    <row r="37" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D37" s="0"/>
+      <c r="E37" s="0"/>
+      <c r="F37" s="0"/>
+      <c r="G37" s="0"/>
+      <c r="H37" s="0"/>
+      <c r="I37" s="0"/>
+      <c r="J37" s="0"/>
+      <c r="K37" s="0"/>
+      <c r="L37" s="0"/>
+      <c r="M37" s="0"/>
+      <c r="N37" s="0"/>
+      <c r="O37" s="0"/>
+    </row>
+    <row r="38" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D38" s="0"/>
+      <c r="E38" s="0"/>
+      <c r="F38" s="0"/>
+      <c r="G38" s="0"/>
+      <c r="H38" s="0"/>
+      <c r="I38" s="0"/>
+      <c r="J38" s="0"/>
+      <c r="K38" s="0"/>
+      <c r="L38" s="0"/>
+      <c r="M38" s="0"/>
+      <c r="N38" s="0"/>
+      <c r="O38" s="0"/>
+    </row>
+    <row r="39" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D39" s="0"/>
+      <c r="E39" s="0"/>
+      <c r="F39" s="0"/>
+      <c r="G39" s="0"/>
+      <c r="H39" s="0"/>
+      <c r="I39" s="0"/>
+      <c r="J39" s="0"/>
+      <c r="K39" s="0"/>
+      <c r="L39" s="0"/>
+      <c r="M39" s="0"/>
+      <c r="N39" s="0"/>
+      <c r="O39" s="0"/>
+    </row>
+    <row r="40" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D40" s="0"/>
+      <c r="E40" s="0"/>
+      <c r="F40" s="0"/>
+      <c r="G40" s="0"/>
+      <c r="H40" s="0"/>
+      <c r="I40" s="0"/>
+      <c r="J40" s="0"/>
+      <c r="K40" s="0"/>
+      <c r="L40" s="0"/>
+      <c r="M40" s="0"/>
+      <c r="N40" s="0"/>
+      <c r="O40" s="0"/>
+    </row>
+    <row r="41" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="4" t="s">
         <v>66</v>
       </c>
-      <c r="E6" s="2" t="s">
-[...180 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="C41" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" s="0"/>
+      <c r="E41" s="0"/>
+      <c r="F41" s="0"/>
+      <c r="G41" s="0"/>
+      <c r="H41" s="0"/>
+      <c r="I41" s="0"/>
+      <c r="J41" s="0"/>
+      <c r="K41" s="0"/>
+      <c r="L41" s="0"/>
+      <c r="M41" s="0"/>
+      <c r="N41" s="0"/>
+      <c r="O41" s="0"/>
+    </row>
+    <row r="42" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="D42" s="0"/>
+      <c r="E42" s="0"/>
+      <c r="F42" s="0"/>
+      <c r="G42" s="0"/>
+      <c r="H42" s="0"/>
+      <c r="I42" s="0"/>
+      <c r="J42" s="0"/>
+      <c r="K42" s="0"/>
+      <c r="L42" s="0"/>
+      <c r="M42" s="0"/>
+      <c r="N42" s="0"/>
+      <c r="O42" s="0"/>
+    </row>
+    <row r="43" s="4" customFormat="true" ht="13.8" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...1262 lines deleted...]
-      </c>
+      <c r="D43" s="0"/>
+      <c r="E43" s="0"/>
+      <c r="F43" s="0"/>
+      <c r="G43" s="0"/>
+      <c r="H43" s="0"/>
+      <c r="I43" s="0"/>
+      <c r="J43" s="0"/>
+      <c r="K43" s="0"/>
+      <c r="L43" s="0"/>
+      <c r="M43" s="0"/>
+      <c r="N43" s="0"/>
+      <c r="O43" s="0"/>
     </row>
   </sheetData>
-  <mergeCells count="2">
-[...7 lines deleted...]
-  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="portrait" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B595EA6F-A7D8-4304-A2EE-4A40A1E63E7D}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
   <dimension ref="A2:BG43"/>
   <sheetViews>
-    <sheetView topLeftCell="A12" workbookViewId="0">
-      <selection activeCell="E41" sqref="E41"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="false" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A25" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="E41" activeCellId="0" sqref="E41"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="14.25" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="24.88671875" customWidth="1"/>
-[...5 lines deleted...]
-    <col min="7" max="59" width="8.88671875" style="16"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="24.88"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="33.67"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="20.11"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="35.77"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="5" min="5" style="0" width="55.67"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="6" min="6" style="0" width="33.44"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="59" min="7" style="5" width="8.88"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:59" ht="61.2" x14ac:dyDescent="1.1000000000000001">
-[...12 lines deleted...]
-      <c r="A4" s="4" t="s">
+    <row r="2" customFormat="false" ht="60.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D2" s="6" t="s">
+        <v>72</v>
+      </c>
+      <c r="E2" s="6"/>
+      <c r="F2" s="6"/>
+    </row>
+    <row r="3" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D3" s="7"/>
+      <c r="E3" s="7"/>
+      <c r="F3" s="7"/>
+    </row>
+    <row r="4" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="C4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E4" s="2"/>
+      <c r="F4" s="2"/>
+    </row>
+    <row r="5" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>74</v>
+      </c>
+      <c r="G5" s="5"/>
+      <c r="H5" s="5"/>
+      <c r="I5" s="5"/>
+      <c r="J5" s="5"/>
+      <c r="K5" s="5"/>
+      <c r="L5" s="5"/>
+      <c r="M5" s="5"/>
+      <c r="N5" s="5"/>
+      <c r="O5" s="5"/>
+      <c r="P5" s="5"/>
+      <c r="Q5" s="5"/>
+      <c r="R5" s="5"/>
+      <c r="S5" s="5"/>
+      <c r="T5" s="5"/>
+      <c r="U5" s="5"/>
+      <c r="V5" s="5"/>
+      <c r="W5" s="5"/>
+      <c r="X5" s="5"/>
+      <c r="Y5" s="5"/>
+      <c r="Z5" s="5"/>
+      <c r="AA5" s="5"/>
+      <c r="AB5" s="5"/>
+      <c r="AC5" s="5"/>
+      <c r="AD5" s="5"/>
+      <c r="AE5" s="5"/>
+      <c r="AF5" s="5"/>
+      <c r="AG5" s="5"/>
+      <c r="AH5" s="5"/>
+      <c r="AI5" s="5"/>
+      <c r="AJ5" s="5"/>
+      <c r="AK5" s="5"/>
+      <c r="AL5" s="5"/>
+      <c r="AM5" s="5"/>
+      <c r="AN5" s="5"/>
+      <c r="AO5" s="5"/>
+      <c r="AP5" s="5"/>
+      <c r="AQ5" s="5"/>
+      <c r="AR5" s="5"/>
+      <c r="AS5" s="5"/>
+      <c r="AT5" s="5"/>
+      <c r="AU5" s="5"/>
+      <c r="AV5" s="5"/>
+      <c r="AW5" s="5"/>
+      <c r="AX5" s="5"/>
+      <c r="AY5" s="5"/>
+      <c r="AZ5" s="5"/>
+      <c r="BA5" s="5"/>
+      <c r="BB5" s="5"/>
+      <c r="BC5" s="5"/>
+      <c r="BD5" s="5"/>
+      <c r="BE5" s="5"/>
+      <c r="BF5" s="5"/>
+      <c r="BG5" s="5"/>
+    </row>
+    <row r="6" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="C6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>75</v>
+      </c>
+      <c r="G6" s="5"/>
+      <c r="H6" s="5"/>
+      <c r="I6" s="5"/>
+      <c r="J6" s="5"/>
+      <c r="K6" s="5"/>
+      <c r="L6" s="5"/>
+      <c r="M6" s="5"/>
+      <c r="N6" s="5"/>
+      <c r="O6" s="5"/>
+      <c r="P6" s="5"/>
+      <c r="Q6" s="5"/>
+      <c r="R6" s="5"/>
+      <c r="S6" s="5"/>
+      <c r="T6" s="5"/>
+      <c r="U6" s="5"/>
+      <c r="V6" s="5"/>
+      <c r="W6" s="5"/>
+      <c r="X6" s="5"/>
+      <c r="Y6" s="5"/>
+      <c r="Z6" s="5"/>
+      <c r="AA6" s="5"/>
+      <c r="AB6" s="5"/>
+      <c r="AC6" s="5"/>
+      <c r="AD6" s="5"/>
+      <c r="AE6" s="5"/>
+      <c r="AF6" s="5"/>
+      <c r="AG6" s="5"/>
+      <c r="AH6" s="5"/>
+      <c r="AI6" s="5"/>
+      <c r="AJ6" s="5"/>
+      <c r="AK6" s="5"/>
+      <c r="AL6" s="5"/>
+      <c r="AM6" s="5"/>
+      <c r="AN6" s="5"/>
+      <c r="AO6" s="5"/>
+      <c r="AP6" s="5"/>
+      <c r="AQ6" s="5"/>
+      <c r="AR6" s="5"/>
+      <c r="AS6" s="5"/>
+      <c r="AT6" s="5"/>
+      <c r="AU6" s="5"/>
+      <c r="AV6" s="5"/>
+      <c r="AW6" s="5"/>
+      <c r="AX6" s="5"/>
+      <c r="AY6" s="5"/>
+      <c r="AZ6" s="5"/>
+      <c r="BA6" s="5"/>
+      <c r="BB6" s="5"/>
+      <c r="BC6" s="5"/>
+      <c r="BD6" s="5"/>
+      <c r="BE6" s="5"/>
+      <c r="BF6" s="5"/>
+      <c r="BG6" s="5"/>
+    </row>
+    <row r="7" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>76</v>
+      </c>
+      <c r="G7" s="5"/>
+      <c r="H7" s="5"/>
+      <c r="I7" s="5"/>
+      <c r="J7" s="5"/>
+      <c r="K7" s="5"/>
+      <c r="L7" s="5"/>
+      <c r="M7" s="5"/>
+      <c r="N7" s="5"/>
+      <c r="O7" s="5"/>
+      <c r="P7" s="5"/>
+      <c r="Q7" s="5"/>
+      <c r="R7" s="5"/>
+      <c r="S7" s="5"/>
+      <c r="T7" s="5"/>
+      <c r="U7" s="5"/>
+      <c r="V7" s="5"/>
+      <c r="W7" s="5"/>
+      <c r="X7" s="5"/>
+      <c r="Y7" s="5"/>
+      <c r="Z7" s="5"/>
+      <c r="AA7" s="5"/>
+      <c r="AB7" s="5"/>
+      <c r="AC7" s="5"/>
+      <c r="AD7" s="5"/>
+      <c r="AE7" s="5"/>
+      <c r="AF7" s="5"/>
+      <c r="AG7" s="5"/>
+      <c r="AH7" s="5"/>
+      <c r="AI7" s="5"/>
+      <c r="AJ7" s="5"/>
+      <c r="AK7" s="5"/>
+      <c r="AL7" s="5"/>
+      <c r="AM7" s="5"/>
+      <c r="AN7" s="5"/>
+      <c r="AO7" s="5"/>
+      <c r="AP7" s="5"/>
+      <c r="AQ7" s="5"/>
+      <c r="AR7" s="5"/>
+      <c r="AS7" s="5"/>
+      <c r="AT7" s="5"/>
+      <c r="AU7" s="5"/>
+      <c r="AV7" s="5"/>
+      <c r="AW7" s="5"/>
+      <c r="AX7" s="5"/>
+      <c r="AY7" s="5"/>
+      <c r="AZ7" s="5"/>
+      <c r="BA7" s="5"/>
+      <c r="BB7" s="5"/>
+      <c r="BC7" s="5"/>
+      <c r="BD7" s="5"/>
+      <c r="BE7" s="5"/>
+      <c r="BF7" s="5"/>
+      <c r="BG7" s="5"/>
+    </row>
+    <row r="8" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="G8" s="5"/>
+      <c r="H8" s="5"/>
+      <c r="I8" s="5"/>
+      <c r="J8" s="5"/>
+      <c r="K8" s="5"/>
+      <c r="L8" s="5"/>
+      <c r="M8" s="5"/>
+      <c r="N8" s="5"/>
+      <c r="O8" s="5"/>
+      <c r="P8" s="5"/>
+      <c r="Q8" s="5"/>
+      <c r="R8" s="5"/>
+      <c r="S8" s="5"/>
+      <c r="T8" s="5"/>
+      <c r="U8" s="5"/>
+      <c r="V8" s="5"/>
+      <c r="W8" s="5"/>
+      <c r="X8" s="5"/>
+      <c r="Y8" s="5"/>
+      <c r="Z8" s="5"/>
+      <c r="AA8" s="5"/>
+      <c r="AB8" s="5"/>
+      <c r="AC8" s="5"/>
+      <c r="AD8" s="5"/>
+      <c r="AE8" s="5"/>
+      <c r="AF8" s="5"/>
+      <c r="AG8" s="5"/>
+      <c r="AH8" s="5"/>
+      <c r="AI8" s="5"/>
+      <c r="AJ8" s="5"/>
+      <c r="AK8" s="5"/>
+      <c r="AL8" s="5"/>
+      <c r="AM8" s="5"/>
+      <c r="AN8" s="5"/>
+      <c r="AO8" s="5"/>
+      <c r="AP8" s="5"/>
+      <c r="AQ8" s="5"/>
+      <c r="AR8" s="5"/>
+      <c r="AS8" s="5"/>
+      <c r="AT8" s="5"/>
+      <c r="AU8" s="5"/>
+      <c r="AV8" s="5"/>
+      <c r="AW8" s="5"/>
+      <c r="AX8" s="5"/>
+      <c r="AY8" s="5"/>
+      <c r="AZ8" s="5"/>
+      <c r="BA8" s="5"/>
+      <c r="BB8" s="5"/>
+      <c r="BC8" s="5"/>
+      <c r="BD8" s="5"/>
+      <c r="BE8" s="5"/>
+      <c r="BF8" s="5"/>
+      <c r="BG8" s="5"/>
+    </row>
+    <row r="9" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>78</v>
+      </c>
+      <c r="G9" s="5"/>
+      <c r="H9" s="5"/>
+      <c r="I9" s="5"/>
+      <c r="J9" s="5"/>
+      <c r="K9" s="5"/>
+      <c r="L9" s="5"/>
+      <c r="M9" s="5"/>
+      <c r="N9" s="5"/>
+      <c r="O9" s="5"/>
+      <c r="P9" s="5"/>
+      <c r="Q9" s="5"/>
+      <c r="R9" s="5"/>
+      <c r="S9" s="5"/>
+      <c r="T9" s="5"/>
+      <c r="U9" s="5"/>
+      <c r="V9" s="5"/>
+      <c r="W9" s="5"/>
+      <c r="X9" s="5"/>
+      <c r="Y9" s="5"/>
+      <c r="Z9" s="5"/>
+      <c r="AA9" s="5"/>
+      <c r="AB9" s="5"/>
+      <c r="AC9" s="5"/>
+      <c r="AD9" s="5"/>
+      <c r="AE9" s="5"/>
+      <c r="AF9" s="5"/>
+      <c r="AG9" s="5"/>
+      <c r="AH9" s="5"/>
+      <c r="AI9" s="5"/>
+      <c r="AJ9" s="5"/>
+      <c r="AK9" s="5"/>
+      <c r="AL9" s="5"/>
+      <c r="AM9" s="5"/>
+      <c r="AN9" s="5"/>
+      <c r="AO9" s="5"/>
+      <c r="AP9" s="5"/>
+      <c r="AQ9" s="5"/>
+      <c r="AR9" s="5"/>
+      <c r="AS9" s="5"/>
+      <c r="AT9" s="5"/>
+      <c r="AU9" s="5"/>
+      <c r="AV9" s="5"/>
+      <c r="AW9" s="5"/>
+      <c r="AX9" s="5"/>
+      <c r="AY9" s="5"/>
+      <c r="AZ9" s="5"/>
+      <c r="BA9" s="5"/>
+      <c r="BB9" s="5"/>
+      <c r="BC9" s="5"/>
+      <c r="BD9" s="5"/>
+      <c r="BE9" s="5"/>
+      <c r="BF9" s="5"/>
+      <c r="BG9" s="5"/>
+    </row>
+    <row r="10" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>79</v>
+      </c>
+      <c r="G10" s="5"/>
+      <c r="H10" s="5"/>
+      <c r="I10" s="5"/>
+      <c r="J10" s="5"/>
+      <c r="K10" s="5"/>
+      <c r="L10" s="5"/>
+      <c r="M10" s="5"/>
+      <c r="N10" s="5"/>
+      <c r="O10" s="5"/>
+      <c r="P10" s="5"/>
+      <c r="Q10" s="5"/>
+      <c r="R10" s="5"/>
+      <c r="S10" s="5"/>
+      <c r="T10" s="5"/>
+      <c r="U10" s="5"/>
+      <c r="V10" s="5"/>
+      <c r="W10" s="5"/>
+      <c r="X10" s="5"/>
+      <c r="Y10" s="5"/>
+      <c r="Z10" s="5"/>
+      <c r="AA10" s="5"/>
+      <c r="AB10" s="5"/>
+      <c r="AC10" s="5"/>
+      <c r="AD10" s="5"/>
+      <c r="AE10" s="5"/>
+      <c r="AF10" s="5"/>
+      <c r="AG10" s="5"/>
+      <c r="AH10" s="5"/>
+      <c r="AI10" s="5"/>
+      <c r="AJ10" s="5"/>
+      <c r="AK10" s="5"/>
+      <c r="AL10" s="5"/>
+      <c r="AM10" s="5"/>
+      <c r="AN10" s="5"/>
+      <c r="AO10" s="5"/>
+      <c r="AP10" s="5"/>
+      <c r="AQ10" s="5"/>
+      <c r="AR10" s="5"/>
+      <c r="AS10" s="5"/>
+      <c r="AT10" s="5"/>
+      <c r="AU10" s="5"/>
+      <c r="AV10" s="5"/>
+      <c r="AW10" s="5"/>
+      <c r="AX10" s="5"/>
+      <c r="AY10" s="5"/>
+      <c r="AZ10" s="5"/>
+      <c r="BA10" s="5"/>
+      <c r="BB10" s="5"/>
+      <c r="BC10" s="5"/>
+      <c r="BD10" s="5"/>
+      <c r="BE10" s="5"/>
+      <c r="BF10" s="5"/>
+      <c r="BG10" s="5"/>
+    </row>
+    <row r="11" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="G11" s="5"/>
+      <c r="H11" s="5"/>
+      <c r="I11" s="5"/>
+      <c r="J11" s="5"/>
+      <c r="K11" s="5"/>
+      <c r="L11" s="5"/>
+      <c r="M11" s="5"/>
+      <c r="N11" s="5"/>
+      <c r="O11" s="5"/>
+      <c r="P11" s="5"/>
+      <c r="Q11" s="5"/>
+      <c r="R11" s="5"/>
+      <c r="S11" s="5"/>
+      <c r="T11" s="5"/>
+      <c r="U11" s="5"/>
+      <c r="V11" s="5"/>
+      <c r="W11" s="5"/>
+      <c r="X11" s="5"/>
+      <c r="Y11" s="5"/>
+      <c r="Z11" s="5"/>
+      <c r="AA11" s="5"/>
+      <c r="AB11" s="5"/>
+      <c r="AC11" s="5"/>
+      <c r="AD11" s="5"/>
+      <c r="AE11" s="5"/>
+      <c r="AF11" s="5"/>
+      <c r="AG11" s="5"/>
+      <c r="AH11" s="5"/>
+      <c r="AI11" s="5"/>
+      <c r="AJ11" s="5"/>
+      <c r="AK11" s="5"/>
+      <c r="AL11" s="5"/>
+      <c r="AM11" s="5"/>
+      <c r="AN11" s="5"/>
+      <c r="AO11" s="5"/>
+      <c r="AP11" s="5"/>
+      <c r="AQ11" s="5"/>
+      <c r="AR11" s="5"/>
+      <c r="AS11" s="5"/>
+      <c r="AT11" s="5"/>
+      <c r="AU11" s="5"/>
+      <c r="AV11" s="5"/>
+      <c r="AW11" s="5"/>
+      <c r="AX11" s="5"/>
+      <c r="AY11" s="5"/>
+      <c r="AZ11" s="5"/>
+      <c r="BA11" s="5"/>
+      <c r="BB11" s="5"/>
+      <c r="BC11" s="5"/>
+      <c r="BD11" s="5"/>
+      <c r="BE11" s="5"/>
+      <c r="BF11" s="5"/>
+      <c r="BG11" s="5"/>
+    </row>
+    <row r="12" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>81</v>
+      </c>
+      <c r="G12" s="5"/>
+      <c r="H12" s="5"/>
+      <c r="I12" s="5"/>
+      <c r="J12" s="5"/>
+      <c r="K12" s="5"/>
+      <c r="L12" s="5"/>
+      <c r="M12" s="5"/>
+      <c r="N12" s="5"/>
+      <c r="O12" s="5"/>
+      <c r="P12" s="5"/>
+      <c r="Q12" s="5"/>
+      <c r="R12" s="5"/>
+      <c r="S12" s="5"/>
+      <c r="T12" s="5"/>
+      <c r="U12" s="5"/>
+      <c r="V12" s="5"/>
+      <c r="W12" s="5"/>
+      <c r="X12" s="5"/>
+      <c r="Y12" s="5"/>
+      <c r="Z12" s="5"/>
+      <c r="AA12" s="5"/>
+      <c r="AB12" s="5"/>
+      <c r="AC12" s="5"/>
+      <c r="AD12" s="5"/>
+      <c r="AE12" s="5"/>
+      <c r="AF12" s="5"/>
+      <c r="AG12" s="5"/>
+      <c r="AH12" s="5"/>
+      <c r="AI12" s="5"/>
+      <c r="AJ12" s="5"/>
+      <c r="AK12" s="5"/>
+      <c r="AL12" s="5"/>
+      <c r="AM12" s="5"/>
+      <c r="AN12" s="5"/>
+      <c r="AO12" s="5"/>
+      <c r="AP12" s="5"/>
+      <c r="AQ12" s="5"/>
+      <c r="AR12" s="5"/>
+      <c r="AS12" s="5"/>
+      <c r="AT12" s="5"/>
+      <c r="AU12" s="5"/>
+      <c r="AV12" s="5"/>
+      <c r="AW12" s="5"/>
+      <c r="AX12" s="5"/>
+      <c r="AY12" s="5"/>
+      <c r="AZ12" s="5"/>
+      <c r="BA12" s="5"/>
+      <c r="BB12" s="5"/>
+      <c r="BC12" s="5"/>
+      <c r="BD12" s="5"/>
+      <c r="BE12" s="5"/>
+      <c r="BF12" s="5"/>
+      <c r="BG12" s="5"/>
+    </row>
+    <row r="13" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>82</v>
+      </c>
+      <c r="G13" s="5"/>
+      <c r="H13" s="5"/>
+      <c r="I13" s="5"/>
+      <c r="J13" s="5"/>
+      <c r="K13" s="5"/>
+      <c r="L13" s="5"/>
+      <c r="M13" s="5"/>
+      <c r="N13" s="5"/>
+      <c r="O13" s="5"/>
+      <c r="P13" s="5"/>
+      <c r="Q13" s="5"/>
+      <c r="R13" s="5"/>
+      <c r="S13" s="5"/>
+      <c r="T13" s="5"/>
+      <c r="U13" s="5"/>
+      <c r="V13" s="5"/>
+      <c r="W13" s="5"/>
+      <c r="X13" s="5"/>
+      <c r="Y13" s="5"/>
+      <c r="Z13" s="5"/>
+      <c r="AA13" s="5"/>
+      <c r="AB13" s="5"/>
+      <c r="AC13" s="5"/>
+      <c r="AD13" s="5"/>
+      <c r="AE13" s="5"/>
+      <c r="AF13" s="5"/>
+      <c r="AG13" s="5"/>
+      <c r="AH13" s="5"/>
+      <c r="AI13" s="5"/>
+      <c r="AJ13" s="5"/>
+      <c r="AK13" s="5"/>
+      <c r="AL13" s="5"/>
+      <c r="AM13" s="5"/>
+      <c r="AN13" s="5"/>
+      <c r="AO13" s="5"/>
+      <c r="AP13" s="5"/>
+      <c r="AQ13" s="5"/>
+      <c r="AR13" s="5"/>
+      <c r="AS13" s="5"/>
+      <c r="AT13" s="5"/>
+      <c r="AU13" s="5"/>
+      <c r="AV13" s="5"/>
+      <c r="AW13" s="5"/>
+      <c r="AX13" s="5"/>
+      <c r="AY13" s="5"/>
+      <c r="AZ13" s="5"/>
+      <c r="BA13" s="5"/>
+      <c r="BB13" s="5"/>
+      <c r="BC13" s="5"/>
+      <c r="BD13" s="5"/>
+      <c r="BE13" s="5"/>
+      <c r="BF13" s="5"/>
+      <c r="BG13" s="5"/>
+    </row>
+    <row r="14" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="D14" s="4" t="s">
+        <v>83</v>
+      </c>
+      <c r="E14" s="8"/>
+      <c r="G14" s="5"/>
+      <c r="H14" s="5"/>
+      <c r="I14" s="5"/>
+      <c r="J14" s="5"/>
+      <c r="K14" s="5"/>
+      <c r="L14" s="5"/>
+      <c r="M14" s="5"/>
+      <c r="N14" s="5"/>
+      <c r="O14" s="5"/>
+      <c r="P14" s="5"/>
+      <c r="Q14" s="5"/>
+      <c r="R14" s="5"/>
+      <c r="S14" s="5"/>
+      <c r="T14" s="5"/>
+      <c r="U14" s="5"/>
+      <c r="V14" s="5"/>
+      <c r="W14" s="5"/>
+      <c r="X14" s="5"/>
+      <c r="Y14" s="5"/>
+      <c r="Z14" s="5"/>
+      <c r="AA14" s="5"/>
+      <c r="AB14" s="5"/>
+      <c r="AC14" s="5"/>
+      <c r="AD14" s="5"/>
+      <c r="AE14" s="5"/>
+      <c r="AF14" s="5"/>
+      <c r="AG14" s="5"/>
+      <c r="AH14" s="5"/>
+      <c r="AI14" s="5"/>
+      <c r="AJ14" s="5"/>
+      <c r="AK14" s="5"/>
+      <c r="AL14" s="5"/>
+      <c r="AM14" s="5"/>
+      <c r="AN14" s="5"/>
+      <c r="AO14" s="5"/>
+      <c r="AP14" s="5"/>
+      <c r="AQ14" s="5"/>
+      <c r="AR14" s="5"/>
+      <c r="AS14" s="5"/>
+      <c r="AT14" s="5"/>
+      <c r="AU14" s="5"/>
+      <c r="AV14" s="5"/>
+      <c r="AW14" s="5"/>
+      <c r="AX14" s="5"/>
+      <c r="AY14" s="5"/>
+      <c r="AZ14" s="5"/>
+      <c r="BA14" s="5"/>
+      <c r="BB14" s="5"/>
+      <c r="BC14" s="5"/>
+      <c r="BD14" s="5"/>
+      <c r="BE14" s="5"/>
+      <c r="BF14" s="5"/>
+      <c r="BG14" s="5"/>
+    </row>
+    <row r="15" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="D15" s="4" t="s">
+        <v>77</v>
+      </c>
+      <c r="E15" s="8"/>
+      <c r="G15" s="5"/>
+      <c r="H15" s="5"/>
+      <c r="I15" s="5"/>
+      <c r="J15" s="5"/>
+      <c r="K15" s="5"/>
+      <c r="L15" s="5"/>
+      <c r="M15" s="5"/>
+      <c r="N15" s="5"/>
+      <c r="O15" s="5"/>
+      <c r="P15" s="5"/>
+      <c r="Q15" s="5"/>
+      <c r="R15" s="5"/>
+      <c r="S15" s="5"/>
+      <c r="T15" s="5"/>
+      <c r="U15" s="5"/>
+      <c r="V15" s="5"/>
+      <c r="W15" s="5"/>
+      <c r="X15" s="5"/>
+      <c r="Y15" s="5"/>
+      <c r="Z15" s="5"/>
+      <c r="AA15" s="5"/>
+      <c r="AB15" s="5"/>
+      <c r="AC15" s="5"/>
+      <c r="AD15" s="5"/>
+      <c r="AE15" s="5"/>
+      <c r="AF15" s="5"/>
+      <c r="AG15" s="5"/>
+      <c r="AH15" s="5"/>
+      <c r="AI15" s="5"/>
+      <c r="AJ15" s="5"/>
+      <c r="AK15" s="5"/>
+      <c r="AL15" s="5"/>
+      <c r="AM15" s="5"/>
+      <c r="AN15" s="5"/>
+      <c r="AO15" s="5"/>
+      <c r="AP15" s="5"/>
+      <c r="AQ15" s="5"/>
+      <c r="AR15" s="5"/>
+      <c r="AS15" s="5"/>
+      <c r="AT15" s="5"/>
+      <c r="AU15" s="5"/>
+      <c r="AV15" s="5"/>
+      <c r="AW15" s="5"/>
+      <c r="AX15" s="5"/>
+      <c r="AY15" s="5"/>
+      <c r="AZ15" s="5"/>
+      <c r="BA15" s="5"/>
+      <c r="BB15" s="5"/>
+      <c r="BC15" s="5"/>
+      <c r="BD15" s="5"/>
+      <c r="BE15" s="5"/>
+      <c r="BF15" s="5"/>
+      <c r="BG15" s="5"/>
+    </row>
+    <row r="16" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="D16" s="4" t="s">
+        <v>84</v>
+      </c>
+      <c r="E16" s="8"/>
+      <c r="G16" s="5"/>
+      <c r="H16" s="5"/>
+      <c r="I16" s="5"/>
+      <c r="J16" s="5"/>
+      <c r="K16" s="5"/>
+      <c r="L16" s="5"/>
+      <c r="M16" s="5"/>
+      <c r="N16" s="5"/>
+      <c r="O16" s="5"/>
+      <c r="P16" s="5"/>
+      <c r="Q16" s="5"/>
+      <c r="R16" s="5"/>
+      <c r="S16" s="5"/>
+      <c r="T16" s="5"/>
+      <c r="U16" s="5"/>
+      <c r="V16" s="5"/>
+      <c r="W16" s="5"/>
+      <c r="X16" s="5"/>
+      <c r="Y16" s="5"/>
+      <c r="Z16" s="5"/>
+      <c r="AA16" s="5"/>
+      <c r="AB16" s="5"/>
+      <c r="AC16" s="5"/>
+      <c r="AD16" s="5"/>
+      <c r="AE16" s="5"/>
+      <c r="AF16" s="5"/>
+      <c r="AG16" s="5"/>
+      <c r="AH16" s="5"/>
+      <c r="AI16" s="5"/>
+      <c r="AJ16" s="5"/>
+      <c r="AK16" s="5"/>
+      <c r="AL16" s="5"/>
+      <c r="AM16" s="5"/>
+      <c r="AN16" s="5"/>
+      <c r="AO16" s="5"/>
+      <c r="AP16" s="5"/>
+      <c r="AQ16" s="5"/>
+      <c r="AR16" s="5"/>
+      <c r="AS16" s="5"/>
+      <c r="AT16" s="5"/>
+      <c r="AU16" s="5"/>
+      <c r="AV16" s="5"/>
+      <c r="AW16" s="5"/>
+      <c r="AX16" s="5"/>
+      <c r="AY16" s="5"/>
+      <c r="AZ16" s="5"/>
+      <c r="BA16" s="5"/>
+      <c r="BB16" s="5"/>
+      <c r="BC16" s="5"/>
+      <c r="BD16" s="5"/>
+      <c r="BE16" s="5"/>
+      <c r="BF16" s="5"/>
+      <c r="BG16" s="5"/>
+    </row>
+    <row r="19" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D19" s="9" t="s">
+        <v>85</v>
+      </c>
+      <c r="E19" s="9"/>
+      <c r="F19" s="9"/>
+    </row>
+    <row r="20" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D20" s="7"/>
+      <c r="E20" s="7"/>
+      <c r="F20" s="7"/>
+    </row>
+    <row r="21" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="2" t="s">
         <v>2</v>
       </c>
-      <c r="E4" s="6"/>
-[...6 lines deleted...]
-      <c r="B5" s="2" t="s">
+      <c r="D21" s="2" t="s">
+        <v>73</v>
+      </c>
+      <c r="E21" s="2" t="s">
+        <v>86</v>
+      </c>
+      <c r="F21" s="2"/>
+    </row>
+    <row r="22" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>87</v>
+      </c>
+      <c r="E22" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G22" s="5"/>
+      <c r="H22" s="5"/>
+      <c r="I22" s="5"/>
+      <c r="J22" s="5"/>
+      <c r="K22" s="5"/>
+      <c r="L22" s="5"/>
+      <c r="M22" s="5"/>
+      <c r="N22" s="5"/>
+      <c r="O22" s="5"/>
+      <c r="P22" s="5"/>
+      <c r="Q22" s="5"/>
+      <c r="R22" s="5"/>
+      <c r="S22" s="5"/>
+      <c r="T22" s="5"/>
+      <c r="U22" s="5"/>
+      <c r="V22" s="5"/>
+      <c r="W22" s="5"/>
+      <c r="X22" s="5"/>
+      <c r="Y22" s="5"/>
+      <c r="Z22" s="5"/>
+      <c r="AA22" s="5"/>
+      <c r="AB22" s="5"/>
+      <c r="AC22" s="5"/>
+      <c r="AD22" s="5"/>
+      <c r="AE22" s="5"/>
+      <c r="AF22" s="5"/>
+      <c r="AG22" s="5"/>
+      <c r="AH22" s="5"/>
+      <c r="AI22" s="5"/>
+      <c r="AJ22" s="5"/>
+      <c r="AK22" s="5"/>
+      <c r="AL22" s="5"/>
+      <c r="AM22" s="5"/>
+      <c r="AN22" s="5"/>
+      <c r="AO22" s="5"/>
+      <c r="AP22" s="5"/>
+      <c r="AQ22" s="5"/>
+      <c r="AR22" s="5"/>
+      <c r="AS22" s="5"/>
+      <c r="AT22" s="5"/>
+      <c r="AU22" s="5"/>
+      <c r="AV22" s="5"/>
+      <c r="AW22" s="5"/>
+      <c r="AX22" s="5"/>
+      <c r="AY22" s="5"/>
+      <c r="AZ22" s="5"/>
+      <c r="BA22" s="5"/>
+      <c r="BB22" s="5"/>
+      <c r="BC22" s="5"/>
+      <c r="BD22" s="5"/>
+      <c r="BE22" s="5"/>
+      <c r="BF22" s="5"/>
+      <c r="BG22" s="5"/>
+    </row>
+    <row r="23" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E23" s="4" t="s">
+        <v>90</v>
+      </c>
+      <c r="G23" s="5"/>
+      <c r="H23" s="5"/>
+      <c r="I23" s="5"/>
+      <c r="J23" s="5"/>
+      <c r="K23" s="5"/>
+      <c r="L23" s="5"/>
+      <c r="M23" s="5"/>
+      <c r="N23" s="5"/>
+      <c r="O23" s="5"/>
+      <c r="P23" s="5"/>
+      <c r="Q23" s="5"/>
+      <c r="R23" s="5"/>
+      <c r="S23" s="5"/>
+      <c r="T23" s="5"/>
+      <c r="U23" s="5"/>
+      <c r="V23" s="5"/>
+      <c r="W23" s="5"/>
+      <c r="X23" s="5"/>
+      <c r="Y23" s="5"/>
+      <c r="Z23" s="5"/>
+      <c r="AA23" s="5"/>
+      <c r="AB23" s="5"/>
+      <c r="AC23" s="5"/>
+      <c r="AD23" s="5"/>
+      <c r="AE23" s="5"/>
+      <c r="AF23" s="5"/>
+      <c r="AG23" s="5"/>
+      <c r="AH23" s="5"/>
+      <c r="AI23" s="5"/>
+      <c r="AJ23" s="5"/>
+      <c r="AK23" s="5"/>
+      <c r="AL23" s="5"/>
+      <c r="AM23" s="5"/>
+      <c r="AN23" s="5"/>
+      <c r="AO23" s="5"/>
+      <c r="AP23" s="5"/>
+      <c r="AQ23" s="5"/>
+      <c r="AR23" s="5"/>
+      <c r="AS23" s="5"/>
+      <c r="AT23" s="5"/>
+      <c r="AU23" s="5"/>
+      <c r="AV23" s="5"/>
+      <c r="AW23" s="5"/>
+      <c r="AX23" s="5"/>
+      <c r="AY23" s="5"/>
+      <c r="AZ23" s="5"/>
+      <c r="BA23" s="5"/>
+      <c r="BB23" s="5"/>
+      <c r="BC23" s="5"/>
+      <c r="BD23" s="5"/>
+      <c r="BE23" s="5"/>
+      <c r="BF23" s="5"/>
+      <c r="BG23" s="5"/>
+    </row>
+    <row r="24" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E24" s="4" t="s">
+        <v>88</v>
+      </c>
+      <c r="G24" s="5"/>
+      <c r="H24" s="5"/>
+      <c r="I24" s="5"/>
+      <c r="J24" s="5"/>
+      <c r="K24" s="5"/>
+      <c r="L24" s="5"/>
+      <c r="M24" s="5"/>
+      <c r="N24" s="5"/>
+      <c r="O24" s="5"/>
+      <c r="P24" s="5"/>
+      <c r="Q24" s="5"/>
+      <c r="R24" s="5"/>
+      <c r="S24" s="5"/>
+      <c r="T24" s="5"/>
+      <c r="U24" s="5"/>
+      <c r="V24" s="5"/>
+      <c r="W24" s="5"/>
+      <c r="X24" s="5"/>
+      <c r="Y24" s="5"/>
+      <c r="Z24" s="5"/>
+      <c r="AA24" s="5"/>
+      <c r="AB24" s="5"/>
+      <c r="AC24" s="5"/>
+      <c r="AD24" s="5"/>
+      <c r="AE24" s="5"/>
+      <c r="AF24" s="5"/>
+      <c r="AG24" s="5"/>
+      <c r="AH24" s="5"/>
+      <c r="AI24" s="5"/>
+      <c r="AJ24" s="5"/>
+      <c r="AK24" s="5"/>
+      <c r="AL24" s="5"/>
+      <c r="AM24" s="5"/>
+      <c r="AN24" s="5"/>
+      <c r="AO24" s="5"/>
+      <c r="AP24" s="5"/>
+      <c r="AQ24" s="5"/>
+      <c r="AR24" s="5"/>
+      <c r="AS24" s="5"/>
+      <c r="AT24" s="5"/>
+      <c r="AU24" s="5"/>
+      <c r="AV24" s="5"/>
+      <c r="AW24" s="5"/>
+      <c r="AX24" s="5"/>
+      <c r="AY24" s="5"/>
+      <c r="AZ24" s="5"/>
+      <c r="BA24" s="5"/>
+      <c r="BB24" s="5"/>
+      <c r="BC24" s="5"/>
+      <c r="BD24" s="5"/>
+      <c r="BE24" s="5"/>
+      <c r="BF24" s="5"/>
+      <c r="BG24" s="5"/>
+    </row>
+    <row r="25" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E25" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="G25" s="5"/>
+      <c r="H25" s="5"/>
+      <c r="I25" s="5"/>
+      <c r="J25" s="5"/>
+      <c r="K25" s="5"/>
+      <c r="L25" s="5"/>
+      <c r="M25" s="5"/>
+      <c r="N25" s="5"/>
+      <c r="O25" s="5"/>
+      <c r="P25" s="5"/>
+      <c r="Q25" s="5"/>
+      <c r="R25" s="5"/>
+      <c r="S25" s="5"/>
+      <c r="T25" s="5"/>
+      <c r="U25" s="5"/>
+      <c r="V25" s="5"/>
+      <c r="W25" s="5"/>
+      <c r="X25" s="5"/>
+      <c r="Y25" s="5"/>
+      <c r="Z25" s="5"/>
+      <c r="AA25" s="5"/>
+      <c r="AB25" s="5"/>
+      <c r="AC25" s="5"/>
+      <c r="AD25" s="5"/>
+      <c r="AE25" s="5"/>
+      <c r="AF25" s="5"/>
+      <c r="AG25" s="5"/>
+      <c r="AH25" s="5"/>
+      <c r="AI25" s="5"/>
+      <c r="AJ25" s="5"/>
+      <c r="AK25" s="5"/>
+      <c r="AL25" s="5"/>
+      <c r="AM25" s="5"/>
+      <c r="AN25" s="5"/>
+      <c r="AO25" s="5"/>
+      <c r="AP25" s="5"/>
+      <c r="AQ25" s="5"/>
+      <c r="AR25" s="5"/>
+      <c r="AS25" s="5"/>
+      <c r="AT25" s="5"/>
+      <c r="AU25" s="5"/>
+      <c r="AV25" s="5"/>
+      <c r="AW25" s="5"/>
+      <c r="AX25" s="5"/>
+      <c r="AY25" s="5"/>
+      <c r="AZ25" s="5"/>
+      <c r="BA25" s="5"/>
+      <c r="BB25" s="5"/>
+      <c r="BC25" s="5"/>
+      <c r="BD25" s="5"/>
+      <c r="BE25" s="5"/>
+      <c r="BF25" s="5"/>
+      <c r="BG25" s="5"/>
+    </row>
+    <row r="26" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>80</v>
+      </c>
+      <c r="E26" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G26" s="5"/>
+      <c r="H26" s="5"/>
+      <c r="I26" s="5"/>
+      <c r="J26" s="5"/>
+      <c r="K26" s="5"/>
+      <c r="L26" s="5"/>
+      <c r="M26" s="5"/>
+      <c r="N26" s="5"/>
+      <c r="O26" s="5"/>
+      <c r="P26" s="5"/>
+      <c r="Q26" s="5"/>
+      <c r="R26" s="5"/>
+      <c r="S26" s="5"/>
+      <c r="T26" s="5"/>
+      <c r="U26" s="5"/>
+      <c r="V26" s="5"/>
+      <c r="W26" s="5"/>
+      <c r="X26" s="5"/>
+      <c r="Y26" s="5"/>
+      <c r="Z26" s="5"/>
+      <c r="AA26" s="5"/>
+      <c r="AB26" s="5"/>
+      <c r="AC26" s="5"/>
+      <c r="AD26" s="5"/>
+      <c r="AE26" s="5"/>
+      <c r="AF26" s="5"/>
+      <c r="AG26" s="5"/>
+      <c r="AH26" s="5"/>
+      <c r="AI26" s="5"/>
+      <c r="AJ26" s="5"/>
+      <c r="AK26" s="5"/>
+      <c r="AL26" s="5"/>
+      <c r="AM26" s="5"/>
+      <c r="AN26" s="5"/>
+      <c r="AO26" s="5"/>
+      <c r="AP26" s="5"/>
+      <c r="AQ26" s="5"/>
+      <c r="AR26" s="5"/>
+      <c r="AS26" s="5"/>
+      <c r="AT26" s="5"/>
+      <c r="AU26" s="5"/>
+      <c r="AV26" s="5"/>
+      <c r="AW26" s="5"/>
+      <c r="AX26" s="5"/>
+      <c r="AY26" s="5"/>
+      <c r="AZ26" s="5"/>
+      <c r="BA26" s="5"/>
+      <c r="BB26" s="5"/>
+      <c r="BC26" s="5"/>
+      <c r="BD26" s="5"/>
+      <c r="BE26" s="5"/>
+      <c r="BF26" s="5"/>
+      <c r="BG26" s="5"/>
+    </row>
+    <row r="27" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="C5" s="2" t="s">
-[...63 lines deleted...]
-      <c r="B6" s="2" t="s">
+      <c r="E27" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="G27" s="5"/>
+      <c r="H27" s="5"/>
+      <c r="I27" s="5"/>
+      <c r="J27" s="5"/>
+      <c r="K27" s="5"/>
+      <c r="L27" s="5"/>
+      <c r="M27" s="5"/>
+      <c r="N27" s="5"/>
+      <c r="O27" s="5"/>
+      <c r="P27" s="5"/>
+      <c r="Q27" s="5"/>
+      <c r="R27" s="5"/>
+      <c r="S27" s="5"/>
+      <c r="T27" s="5"/>
+      <c r="U27" s="5"/>
+      <c r="V27" s="5"/>
+      <c r="W27" s="5"/>
+      <c r="X27" s="5"/>
+      <c r="Y27" s="5"/>
+      <c r="Z27" s="5"/>
+      <c r="AA27" s="5"/>
+      <c r="AB27" s="5"/>
+      <c r="AC27" s="5"/>
+      <c r="AD27" s="5"/>
+      <c r="AE27" s="5"/>
+      <c r="AF27" s="5"/>
+      <c r="AG27" s="5"/>
+      <c r="AH27" s="5"/>
+      <c r="AI27" s="5"/>
+      <c r="AJ27" s="5"/>
+      <c r="AK27" s="5"/>
+      <c r="AL27" s="5"/>
+      <c r="AM27" s="5"/>
+      <c r="AN27" s="5"/>
+      <c r="AO27" s="5"/>
+      <c r="AP27" s="5"/>
+      <c r="AQ27" s="5"/>
+      <c r="AR27" s="5"/>
+      <c r="AS27" s="5"/>
+      <c r="AT27" s="5"/>
+      <c r="AU27" s="5"/>
+      <c r="AV27" s="5"/>
+      <c r="AW27" s="5"/>
+      <c r="AX27" s="5"/>
+      <c r="AY27" s="5"/>
+      <c r="AZ27" s="5"/>
+      <c r="BA27" s="5"/>
+      <c r="BB27" s="5"/>
+      <c r="BC27" s="5"/>
+      <c r="BD27" s="5"/>
+      <c r="BE27" s="5"/>
+      <c r="BF27" s="5"/>
+      <c r="BG27" s="5"/>
+    </row>
+    <row r="28" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>93</v>
+      </c>
+      <c r="E28" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="G28" s="5"/>
+      <c r="H28" s="5"/>
+      <c r="I28" s="5"/>
+      <c r="J28" s="5"/>
+      <c r="K28" s="5"/>
+      <c r="L28" s="5"/>
+      <c r="M28" s="5"/>
+      <c r="N28" s="5"/>
+      <c r="O28" s="5"/>
+      <c r="P28" s="5"/>
+      <c r="Q28" s="5"/>
+      <c r="R28" s="5"/>
+      <c r="S28" s="5"/>
+      <c r="T28" s="5"/>
+      <c r="U28" s="5"/>
+      <c r="V28" s="5"/>
+      <c r="W28" s="5"/>
+      <c r="X28" s="5"/>
+      <c r="Y28" s="5"/>
+      <c r="Z28" s="5"/>
+      <c r="AA28" s="5"/>
+      <c r="AB28" s="5"/>
+      <c r="AC28" s="5"/>
+      <c r="AD28" s="5"/>
+      <c r="AE28" s="5"/>
+      <c r="AF28" s="5"/>
+      <c r="AG28" s="5"/>
+      <c r="AH28" s="5"/>
+      <c r="AI28" s="5"/>
+      <c r="AJ28" s="5"/>
+      <c r="AK28" s="5"/>
+      <c r="AL28" s="5"/>
+      <c r="AM28" s="5"/>
+      <c r="AN28" s="5"/>
+      <c r="AO28" s="5"/>
+      <c r="AP28" s="5"/>
+      <c r="AQ28" s="5"/>
+      <c r="AR28" s="5"/>
+      <c r="AS28" s="5"/>
+      <c r="AT28" s="5"/>
+      <c r="AU28" s="5"/>
+      <c r="AV28" s="5"/>
+      <c r="AW28" s="5"/>
+      <c r="AX28" s="5"/>
+      <c r="AY28" s="5"/>
+      <c r="AZ28" s="5"/>
+      <c r="BA28" s="5"/>
+      <c r="BB28" s="5"/>
+      <c r="BC28" s="5"/>
+      <c r="BD28" s="5"/>
+      <c r="BE28" s="5"/>
+      <c r="BF28" s="5"/>
+      <c r="BG28" s="5"/>
+    </row>
+    <row r="29" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="E29" s="4" t="s">
+        <v>95</v>
+      </c>
+      <c r="G29" s="5"/>
+      <c r="H29" s="5"/>
+      <c r="I29" s="5"/>
+      <c r="J29" s="5"/>
+      <c r="K29" s="5"/>
+      <c r="L29" s="5"/>
+      <c r="M29" s="5"/>
+      <c r="N29" s="5"/>
+      <c r="O29" s="5"/>
+      <c r="P29" s="5"/>
+      <c r="Q29" s="5"/>
+      <c r="R29" s="5"/>
+      <c r="S29" s="5"/>
+      <c r="T29" s="5"/>
+      <c r="U29" s="5"/>
+      <c r="V29" s="5"/>
+      <c r="W29" s="5"/>
+      <c r="X29" s="5"/>
+      <c r="Y29" s="5"/>
+      <c r="Z29" s="5"/>
+      <c r="AA29" s="5"/>
+      <c r="AB29" s="5"/>
+      <c r="AC29" s="5"/>
+      <c r="AD29" s="5"/>
+      <c r="AE29" s="5"/>
+      <c r="AF29" s="5"/>
+      <c r="AG29" s="5"/>
+      <c r="AH29" s="5"/>
+      <c r="AI29" s="5"/>
+      <c r="AJ29" s="5"/>
+      <c r="AK29" s="5"/>
+      <c r="AL29" s="5"/>
+      <c r="AM29" s="5"/>
+      <c r="AN29" s="5"/>
+      <c r="AO29" s="5"/>
+      <c r="AP29" s="5"/>
+      <c r="AQ29" s="5"/>
+      <c r="AR29" s="5"/>
+      <c r="AS29" s="5"/>
+      <c r="AT29" s="5"/>
+      <c r="AU29" s="5"/>
+      <c r="AV29" s="5"/>
+      <c r="AW29" s="5"/>
+      <c r="AX29" s="5"/>
+      <c r="AY29" s="5"/>
+      <c r="AZ29" s="5"/>
+      <c r="BA29" s="5"/>
+      <c r="BB29" s="5"/>
+      <c r="BC29" s="5"/>
+      <c r="BD29" s="5"/>
+      <c r="BE29" s="5"/>
+      <c r="BF29" s="5"/>
+      <c r="BG29" s="5"/>
+    </row>
+    <row r="30" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="E30" s="4" t="s">
+        <v>97</v>
+      </c>
+      <c r="G30" s="5"/>
+      <c r="H30" s="5"/>
+      <c r="I30" s="5"/>
+      <c r="J30" s="5"/>
+      <c r="K30" s="5"/>
+      <c r="L30" s="5"/>
+      <c r="M30" s="5"/>
+      <c r="N30" s="5"/>
+      <c r="O30" s="5"/>
+      <c r="P30" s="5"/>
+      <c r="Q30" s="5"/>
+      <c r="R30" s="5"/>
+      <c r="S30" s="5"/>
+      <c r="T30" s="5"/>
+      <c r="U30" s="5"/>
+      <c r="V30" s="5"/>
+      <c r="W30" s="5"/>
+      <c r="X30" s="5"/>
+      <c r="Y30" s="5"/>
+      <c r="Z30" s="5"/>
+      <c r="AA30" s="5"/>
+      <c r="AB30" s="5"/>
+      <c r="AC30" s="5"/>
+      <c r="AD30" s="5"/>
+      <c r="AE30" s="5"/>
+      <c r="AF30" s="5"/>
+      <c r="AG30" s="5"/>
+      <c r="AH30" s="5"/>
+      <c r="AI30" s="5"/>
+      <c r="AJ30" s="5"/>
+      <c r="AK30" s="5"/>
+      <c r="AL30" s="5"/>
+      <c r="AM30" s="5"/>
+      <c r="AN30" s="5"/>
+      <c r="AO30" s="5"/>
+      <c r="AP30" s="5"/>
+      <c r="AQ30" s="5"/>
+      <c r="AR30" s="5"/>
+      <c r="AS30" s="5"/>
+      <c r="AT30" s="5"/>
+      <c r="AU30" s="5"/>
+      <c r="AV30" s="5"/>
+      <c r="AW30" s="5"/>
+      <c r="AX30" s="5"/>
+      <c r="AY30" s="5"/>
+      <c r="AZ30" s="5"/>
+      <c r="BA30" s="5"/>
+      <c r="BB30" s="5"/>
+      <c r="BC30" s="5"/>
+      <c r="BD30" s="5"/>
+      <c r="BE30" s="5"/>
+      <c r="BF30" s="5"/>
+      <c r="BG30" s="5"/>
+    </row>
+    <row r="31" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>96</v>
+      </c>
+      <c r="E31" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="G31" s="5"/>
+      <c r="H31" s="5"/>
+      <c r="I31" s="5"/>
+      <c r="J31" s="5"/>
+      <c r="K31" s="5"/>
+      <c r="L31" s="5"/>
+      <c r="M31" s="5"/>
+      <c r="N31" s="5"/>
+      <c r="O31" s="5"/>
+      <c r="P31" s="5"/>
+      <c r="Q31" s="5"/>
+      <c r="R31" s="5"/>
+      <c r="S31" s="5"/>
+      <c r="T31" s="5"/>
+      <c r="U31" s="5"/>
+      <c r="V31" s="5"/>
+      <c r="W31" s="5"/>
+      <c r="X31" s="5"/>
+      <c r="Y31" s="5"/>
+      <c r="Z31" s="5"/>
+      <c r="AA31" s="5"/>
+      <c r="AB31" s="5"/>
+      <c r="AC31" s="5"/>
+      <c r="AD31" s="5"/>
+      <c r="AE31" s="5"/>
+      <c r="AF31" s="5"/>
+      <c r="AG31" s="5"/>
+      <c r="AH31" s="5"/>
+      <c r="AI31" s="5"/>
+      <c r="AJ31" s="5"/>
+      <c r="AK31" s="5"/>
+      <c r="AL31" s="5"/>
+      <c r="AM31" s="5"/>
+      <c r="AN31" s="5"/>
+      <c r="AO31" s="5"/>
+      <c r="AP31" s="5"/>
+      <c r="AQ31" s="5"/>
+      <c r="AR31" s="5"/>
+      <c r="AS31" s="5"/>
+      <c r="AT31" s="5"/>
+      <c r="AU31" s="5"/>
+      <c r="AV31" s="5"/>
+      <c r="AW31" s="5"/>
+      <c r="AX31" s="5"/>
+      <c r="AY31" s="5"/>
+      <c r="AZ31" s="5"/>
+      <c r="BA31" s="5"/>
+      <c r="BB31" s="5"/>
+      <c r="BC31" s="5"/>
+      <c r="BD31" s="5"/>
+      <c r="BE31" s="5"/>
+      <c r="BF31" s="5"/>
+      <c r="BG31" s="5"/>
+    </row>
+    <row r="32" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>98</v>
+      </c>
+      <c r="E32" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G32" s="5"/>
+      <c r="H32" s="5"/>
+      <c r="I32" s="5"/>
+      <c r="J32" s="5"/>
+      <c r="K32" s="5"/>
+      <c r="L32" s="5"/>
+      <c r="M32" s="5"/>
+      <c r="N32" s="5"/>
+      <c r="O32" s="5"/>
+      <c r="P32" s="5"/>
+      <c r="Q32" s="5"/>
+      <c r="R32" s="5"/>
+      <c r="S32" s="5"/>
+      <c r="T32" s="5"/>
+      <c r="U32" s="5"/>
+      <c r="V32" s="5"/>
+      <c r="W32" s="5"/>
+      <c r="X32" s="5"/>
+      <c r="Y32" s="5"/>
+      <c r="Z32" s="5"/>
+      <c r="AA32" s="5"/>
+      <c r="AB32" s="5"/>
+      <c r="AC32" s="5"/>
+      <c r="AD32" s="5"/>
+      <c r="AE32" s="5"/>
+      <c r="AF32" s="5"/>
+      <c r="AG32" s="5"/>
+      <c r="AH32" s="5"/>
+      <c r="AI32" s="5"/>
+      <c r="AJ32" s="5"/>
+      <c r="AK32" s="5"/>
+      <c r="AL32" s="5"/>
+      <c r="AM32" s="5"/>
+      <c r="AN32" s="5"/>
+      <c r="AO32" s="5"/>
+      <c r="AP32" s="5"/>
+      <c r="AQ32" s="5"/>
+      <c r="AR32" s="5"/>
+      <c r="AS32" s="5"/>
+      <c r="AT32" s="5"/>
+      <c r="AU32" s="5"/>
+      <c r="AV32" s="5"/>
+      <c r="AW32" s="5"/>
+      <c r="AX32" s="5"/>
+      <c r="AY32" s="5"/>
+      <c r="AZ32" s="5"/>
+      <c r="BA32" s="5"/>
+      <c r="BB32" s="5"/>
+      <c r="BC32" s="5"/>
+      <c r="BD32" s="5"/>
+      <c r="BE32" s="5"/>
+      <c r="BF32" s="5"/>
+      <c r="BG32" s="5"/>
+    </row>
+    <row r="33" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>99</v>
+      </c>
+      <c r="E33" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="G33" s="5"/>
+      <c r="H33" s="5"/>
+      <c r="I33" s="5"/>
+      <c r="J33" s="5"/>
+      <c r="K33" s="5"/>
+      <c r="L33" s="5"/>
+      <c r="M33" s="5"/>
+      <c r="N33" s="5"/>
+      <c r="O33" s="5"/>
+      <c r="P33" s="5"/>
+      <c r="Q33" s="5"/>
+      <c r="R33" s="5"/>
+      <c r="S33" s="5"/>
+      <c r="T33" s="5"/>
+      <c r="U33" s="5"/>
+      <c r="V33" s="5"/>
+      <c r="W33" s="5"/>
+      <c r="X33" s="5"/>
+      <c r="Y33" s="5"/>
+      <c r="Z33" s="5"/>
+      <c r="AA33" s="5"/>
+      <c r="AB33" s="5"/>
+      <c r="AC33" s="5"/>
+      <c r="AD33" s="5"/>
+      <c r="AE33" s="5"/>
+      <c r="AF33" s="5"/>
+      <c r="AG33" s="5"/>
+      <c r="AH33" s="5"/>
+      <c r="AI33" s="5"/>
+      <c r="AJ33" s="5"/>
+      <c r="AK33" s="5"/>
+      <c r="AL33" s="5"/>
+      <c r="AM33" s="5"/>
+      <c r="AN33" s="5"/>
+      <c r="AO33" s="5"/>
+      <c r="AP33" s="5"/>
+      <c r="AQ33" s="5"/>
+      <c r="AR33" s="5"/>
+      <c r="AS33" s="5"/>
+      <c r="AT33" s="5"/>
+      <c r="AU33" s="5"/>
+      <c r="AV33" s="5"/>
+      <c r="AW33" s="5"/>
+      <c r="AX33" s="5"/>
+      <c r="AY33" s="5"/>
+      <c r="AZ33" s="5"/>
+      <c r="BA33" s="5"/>
+      <c r="BB33" s="5"/>
+      <c r="BC33" s="5"/>
+      <c r="BD33" s="5"/>
+      <c r="BE33" s="5"/>
+      <c r="BF33" s="5"/>
+      <c r="BG33" s="5"/>
+    </row>
+    <row r="34" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="E34" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="G34" s="5"/>
+      <c r="H34" s="5"/>
+      <c r="I34" s="5"/>
+      <c r="J34" s="5"/>
+      <c r="K34" s="5"/>
+      <c r="L34" s="5"/>
+      <c r="M34" s="5"/>
+      <c r="N34" s="5"/>
+      <c r="O34" s="5"/>
+      <c r="P34" s="5"/>
+      <c r="Q34" s="5"/>
+      <c r="R34" s="5"/>
+      <c r="S34" s="5"/>
+      <c r="T34" s="5"/>
+      <c r="U34" s="5"/>
+      <c r="V34" s="5"/>
+      <c r="W34" s="5"/>
+      <c r="X34" s="5"/>
+      <c r="Y34" s="5"/>
+      <c r="Z34" s="5"/>
+      <c r="AA34" s="5"/>
+      <c r="AB34" s="5"/>
+      <c r="AC34" s="5"/>
+      <c r="AD34" s="5"/>
+      <c r="AE34" s="5"/>
+      <c r="AF34" s="5"/>
+      <c r="AG34" s="5"/>
+      <c r="AH34" s="5"/>
+      <c r="AI34" s="5"/>
+      <c r="AJ34" s="5"/>
+      <c r="AK34" s="5"/>
+      <c r="AL34" s="5"/>
+      <c r="AM34" s="5"/>
+      <c r="AN34" s="5"/>
+      <c r="AO34" s="5"/>
+      <c r="AP34" s="5"/>
+      <c r="AQ34" s="5"/>
+      <c r="AR34" s="5"/>
+      <c r="AS34" s="5"/>
+      <c r="AT34" s="5"/>
+      <c r="AU34" s="5"/>
+      <c r="AV34" s="5"/>
+      <c r="AW34" s="5"/>
+      <c r="AX34" s="5"/>
+      <c r="AY34" s="5"/>
+      <c r="AZ34" s="5"/>
+      <c r="BA34" s="5"/>
+      <c r="BB34" s="5"/>
+      <c r="BC34" s="5"/>
+      <c r="BD34" s="5"/>
+      <c r="BE34" s="5"/>
+      <c r="BF34" s="5"/>
+      <c r="BG34" s="5"/>
+    </row>
+    <row r="35" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>100</v>
+      </c>
+      <c r="E35" s="4" t="s">
+        <v>101</v>
+      </c>
+      <c r="G35" s="5"/>
+      <c r="H35" s="5"/>
+      <c r="I35" s="5"/>
+      <c r="J35" s="5"/>
+      <c r="K35" s="5"/>
+      <c r="L35" s="5"/>
+      <c r="M35" s="5"/>
+      <c r="N35" s="5"/>
+      <c r="O35" s="5"/>
+      <c r="P35" s="5"/>
+      <c r="Q35" s="5"/>
+      <c r="R35" s="5"/>
+      <c r="S35" s="5"/>
+      <c r="T35" s="5"/>
+      <c r="U35" s="5"/>
+      <c r="V35" s="5"/>
+      <c r="W35" s="5"/>
+      <c r="X35" s="5"/>
+      <c r="Y35" s="5"/>
+      <c r="Z35" s="5"/>
+      <c r="AA35" s="5"/>
+      <c r="AB35" s="5"/>
+      <c r="AC35" s="5"/>
+      <c r="AD35" s="5"/>
+      <c r="AE35" s="5"/>
+      <c r="AF35" s="5"/>
+      <c r="AG35" s="5"/>
+      <c r="AH35" s="5"/>
+      <c r="AI35" s="5"/>
+      <c r="AJ35" s="5"/>
+      <c r="AK35" s="5"/>
+      <c r="AL35" s="5"/>
+      <c r="AM35" s="5"/>
+      <c r="AN35" s="5"/>
+      <c r="AO35" s="5"/>
+      <c r="AP35" s="5"/>
+      <c r="AQ35" s="5"/>
+      <c r="AR35" s="5"/>
+      <c r="AS35" s="5"/>
+      <c r="AT35" s="5"/>
+      <c r="AU35" s="5"/>
+      <c r="AV35" s="5"/>
+      <c r="AW35" s="5"/>
+      <c r="AX35" s="5"/>
+      <c r="AY35" s="5"/>
+      <c r="AZ35" s="5"/>
+      <c r="BA35" s="5"/>
+      <c r="BB35" s="5"/>
+      <c r="BC35" s="5"/>
+      <c r="BD35" s="5"/>
+      <c r="BE35" s="5"/>
+      <c r="BF35" s="5"/>
+      <c r="BG35" s="5"/>
+    </row>
+    <row r="36" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E36" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G36" s="5"/>
+      <c r="H36" s="5"/>
+      <c r="I36" s="5"/>
+      <c r="J36" s="5"/>
+      <c r="K36" s="5"/>
+      <c r="L36" s="5"/>
+      <c r="M36" s="5"/>
+      <c r="N36" s="5"/>
+      <c r="O36" s="5"/>
+      <c r="P36" s="5"/>
+      <c r="Q36" s="5"/>
+      <c r="R36" s="5"/>
+      <c r="S36" s="5"/>
+      <c r="T36" s="5"/>
+      <c r="U36" s="5"/>
+      <c r="V36" s="5"/>
+      <c r="W36" s="5"/>
+      <c r="X36" s="5"/>
+      <c r="Y36" s="5"/>
+      <c r="Z36" s="5"/>
+      <c r="AA36" s="5"/>
+      <c r="AB36" s="5"/>
+      <c r="AC36" s="5"/>
+      <c r="AD36" s="5"/>
+      <c r="AE36" s="5"/>
+      <c r="AF36" s="5"/>
+      <c r="AG36" s="5"/>
+      <c r="AH36" s="5"/>
+      <c r="AI36" s="5"/>
+      <c r="AJ36" s="5"/>
+      <c r="AK36" s="5"/>
+      <c r="AL36" s="5"/>
+      <c r="AM36" s="5"/>
+      <c r="AN36" s="5"/>
+      <c r="AO36" s="5"/>
+      <c r="AP36" s="5"/>
+      <c r="AQ36" s="5"/>
+      <c r="AR36" s="5"/>
+      <c r="AS36" s="5"/>
+      <c r="AT36" s="5"/>
+      <c r="AU36" s="5"/>
+      <c r="AV36" s="5"/>
+      <c r="AW36" s="5"/>
+      <c r="AX36" s="5"/>
+      <c r="AY36" s="5"/>
+      <c r="AZ36" s="5"/>
+      <c r="BA36" s="5"/>
+      <c r="BB36" s="5"/>
+      <c r="BC36" s="5"/>
+      <c r="BD36" s="5"/>
+      <c r="BE36" s="5"/>
+      <c r="BF36" s="5"/>
+      <c r="BG36" s="5"/>
+    </row>
+    <row r="37" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>102</v>
+      </c>
+      <c r="E37" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G37" s="5"/>
+      <c r="H37" s="5"/>
+      <c r="I37" s="5"/>
+      <c r="J37" s="5"/>
+      <c r="K37" s="5"/>
+      <c r="L37" s="5"/>
+      <c r="M37" s="5"/>
+      <c r="N37" s="5"/>
+      <c r="O37" s="5"/>
+      <c r="P37" s="5"/>
+      <c r="Q37" s="5"/>
+      <c r="R37" s="5"/>
+      <c r="S37" s="5"/>
+      <c r="T37" s="5"/>
+      <c r="U37" s="5"/>
+      <c r="V37" s="5"/>
+      <c r="W37" s="5"/>
+      <c r="X37" s="5"/>
+      <c r="Y37" s="5"/>
+      <c r="Z37" s="5"/>
+      <c r="AA37" s="5"/>
+      <c r="AB37" s="5"/>
+      <c r="AC37" s="5"/>
+      <c r="AD37" s="5"/>
+      <c r="AE37" s="5"/>
+      <c r="AF37" s="5"/>
+      <c r="AG37" s="5"/>
+      <c r="AH37" s="5"/>
+      <c r="AI37" s="5"/>
+      <c r="AJ37" s="5"/>
+      <c r="AK37" s="5"/>
+      <c r="AL37" s="5"/>
+      <c r="AM37" s="5"/>
+      <c r="AN37" s="5"/>
+      <c r="AO37" s="5"/>
+      <c r="AP37" s="5"/>
+      <c r="AQ37" s="5"/>
+      <c r="AR37" s="5"/>
+      <c r="AS37" s="5"/>
+      <c r="AT37" s="5"/>
+      <c r="AU37" s="5"/>
+      <c r="AV37" s="5"/>
+      <c r="AW37" s="5"/>
+      <c r="AX37" s="5"/>
+      <c r="AY37" s="5"/>
+      <c r="AZ37" s="5"/>
+      <c r="BA37" s="5"/>
+      <c r="BB37" s="5"/>
+      <c r="BC37" s="5"/>
+      <c r="BD37" s="5"/>
+      <c r="BE37" s="5"/>
+      <c r="BF37" s="5"/>
+      <c r="BG37" s="5"/>
+    </row>
+    <row r="38" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D38" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="C6" s="2" t="s">
-[...331 lines deleted...]
-      <c r="B11" s="2" t="s">
+      <c r="E38" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G38" s="5"/>
+      <c r="H38" s="5"/>
+      <c r="I38" s="5"/>
+      <c r="J38" s="5"/>
+      <c r="K38" s="5"/>
+      <c r="L38" s="5"/>
+      <c r="M38" s="5"/>
+      <c r="N38" s="5"/>
+      <c r="O38" s="5"/>
+      <c r="P38" s="5"/>
+      <c r="Q38" s="5"/>
+      <c r="R38" s="5"/>
+      <c r="S38" s="5"/>
+      <c r="T38" s="5"/>
+      <c r="U38" s="5"/>
+      <c r="V38" s="5"/>
+      <c r="W38" s="5"/>
+      <c r="X38" s="5"/>
+      <c r="Y38" s="5"/>
+      <c r="Z38" s="5"/>
+      <c r="AA38" s="5"/>
+      <c r="AB38" s="5"/>
+      <c r="AC38" s="5"/>
+      <c r="AD38" s="5"/>
+      <c r="AE38" s="5"/>
+      <c r="AF38" s="5"/>
+      <c r="AG38" s="5"/>
+      <c r="AH38" s="5"/>
+      <c r="AI38" s="5"/>
+      <c r="AJ38" s="5"/>
+      <c r="AK38" s="5"/>
+      <c r="AL38" s="5"/>
+      <c r="AM38" s="5"/>
+      <c r="AN38" s="5"/>
+      <c r="AO38" s="5"/>
+      <c r="AP38" s="5"/>
+      <c r="AQ38" s="5"/>
+      <c r="AR38" s="5"/>
+      <c r="AS38" s="5"/>
+      <c r="AT38" s="5"/>
+      <c r="AU38" s="5"/>
+      <c r="AV38" s="5"/>
+      <c r="AW38" s="5"/>
+      <c r="AX38" s="5"/>
+      <c r="AY38" s="5"/>
+      <c r="AZ38" s="5"/>
+      <c r="BA38" s="5"/>
+      <c r="BB38" s="5"/>
+      <c r="BC38" s="5"/>
+      <c r="BD38" s="5"/>
+      <c r="BE38" s="5"/>
+      <c r="BF38" s="5"/>
+      <c r="BG38" s="5"/>
+    </row>
+    <row r="39" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>89</v>
+      </c>
+      <c r="E39" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G39" s="5"/>
+      <c r="H39" s="5"/>
+      <c r="I39" s="5"/>
+      <c r="J39" s="5"/>
+      <c r="K39" s="5"/>
+      <c r="L39" s="5"/>
+      <c r="M39" s="5"/>
+      <c r="N39" s="5"/>
+      <c r="O39" s="5"/>
+      <c r="P39" s="5"/>
+      <c r="Q39" s="5"/>
+      <c r="R39" s="5"/>
+      <c r="S39" s="5"/>
+      <c r="T39" s="5"/>
+      <c r="U39" s="5"/>
+      <c r="V39" s="5"/>
+      <c r="W39" s="5"/>
+      <c r="X39" s="5"/>
+      <c r="Y39" s="5"/>
+      <c r="Z39" s="5"/>
+      <c r="AA39" s="5"/>
+      <c r="AB39" s="5"/>
+      <c r="AC39" s="5"/>
+      <c r="AD39" s="5"/>
+      <c r="AE39" s="5"/>
+      <c r="AF39" s="5"/>
+      <c r="AG39" s="5"/>
+      <c r="AH39" s="5"/>
+      <c r="AI39" s="5"/>
+      <c r="AJ39" s="5"/>
+      <c r="AK39" s="5"/>
+      <c r="AL39" s="5"/>
+      <c r="AM39" s="5"/>
+      <c r="AN39" s="5"/>
+      <c r="AO39" s="5"/>
+      <c r="AP39" s="5"/>
+      <c r="AQ39" s="5"/>
+      <c r="AR39" s="5"/>
+      <c r="AS39" s="5"/>
+      <c r="AT39" s="5"/>
+      <c r="AU39" s="5"/>
+      <c r="AV39" s="5"/>
+      <c r="AW39" s="5"/>
+      <c r="AX39" s="5"/>
+      <c r="AY39" s="5"/>
+      <c r="AZ39" s="5"/>
+      <c r="BA39" s="5"/>
+      <c r="BB39" s="5"/>
+      <c r="BC39" s="5"/>
+      <c r="BD39" s="5"/>
+      <c r="BE39" s="5"/>
+      <c r="BF39" s="5"/>
+      <c r="BG39" s="5"/>
+    </row>
+    <row r="40" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>103</v>
+      </c>
+      <c r="E40" s="4" t="s">
+        <v>91</v>
+      </c>
+      <c r="G40" s="5"/>
+      <c r="H40" s="5"/>
+      <c r="I40" s="5"/>
+      <c r="J40" s="5"/>
+      <c r="K40" s="5"/>
+      <c r="L40" s="5"/>
+      <c r="M40" s="5"/>
+      <c r="N40" s="5"/>
+      <c r="O40" s="5"/>
+      <c r="P40" s="5"/>
+      <c r="Q40" s="5"/>
+      <c r="R40" s="5"/>
+      <c r="S40" s="5"/>
+      <c r="T40" s="5"/>
+      <c r="U40" s="5"/>
+      <c r="V40" s="5"/>
+      <c r="W40" s="5"/>
+      <c r="X40" s="5"/>
+      <c r="Y40" s="5"/>
+      <c r="Z40" s="5"/>
+      <c r="AA40" s="5"/>
+      <c r="AB40" s="5"/>
+      <c r="AC40" s="5"/>
+      <c r="AD40" s="5"/>
+      <c r="AE40" s="5"/>
+      <c r="AF40" s="5"/>
+      <c r="AG40" s="5"/>
+      <c r="AH40" s="5"/>
+      <c r="AI40" s="5"/>
+      <c r="AJ40" s="5"/>
+      <c r="AK40" s="5"/>
+      <c r="AL40" s="5"/>
+      <c r="AM40" s="5"/>
+      <c r="AN40" s="5"/>
+      <c r="AO40" s="5"/>
+      <c r="AP40" s="5"/>
+      <c r="AQ40" s="5"/>
+      <c r="AR40" s="5"/>
+      <c r="AS40" s="5"/>
+      <c r="AT40" s="5"/>
+      <c r="AU40" s="5"/>
+      <c r="AV40" s="5"/>
+      <c r="AW40" s="5"/>
+      <c r="AX40" s="5"/>
+      <c r="AY40" s="5"/>
+      <c r="AZ40" s="5"/>
+      <c r="BA40" s="5"/>
+      <c r="BB40" s="5"/>
+      <c r="BC40" s="5"/>
+      <c r="BD40" s="5"/>
+      <c r="BE40" s="5"/>
+      <c r="BF40" s="5"/>
+      <c r="BG40" s="5"/>
+    </row>
+    <row r="41" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="E41" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="G41" s="5"/>
+      <c r="H41" s="5"/>
+      <c r="I41" s="5"/>
+      <c r="J41" s="5"/>
+      <c r="K41" s="5"/>
+      <c r="L41" s="5"/>
+      <c r="M41" s="5"/>
+      <c r="N41" s="5"/>
+      <c r="O41" s="5"/>
+      <c r="P41" s="5"/>
+      <c r="Q41" s="5"/>
+      <c r="R41" s="5"/>
+      <c r="S41" s="5"/>
+      <c r="T41" s="5"/>
+      <c r="U41" s="5"/>
+      <c r="V41" s="5"/>
+      <c r="W41" s="5"/>
+      <c r="X41" s="5"/>
+      <c r="Y41" s="5"/>
+      <c r="Z41" s="5"/>
+      <c r="AA41" s="5"/>
+      <c r="AB41" s="5"/>
+      <c r="AC41" s="5"/>
+      <c r="AD41" s="5"/>
+      <c r="AE41" s="5"/>
+      <c r="AF41" s="5"/>
+      <c r="AG41" s="5"/>
+      <c r="AH41" s="5"/>
+      <c r="AI41" s="5"/>
+      <c r="AJ41" s="5"/>
+      <c r="AK41" s="5"/>
+      <c r="AL41" s="5"/>
+      <c r="AM41" s="5"/>
+      <c r="AN41" s="5"/>
+      <c r="AO41" s="5"/>
+      <c r="AP41" s="5"/>
+      <c r="AQ41" s="5"/>
+      <c r="AR41" s="5"/>
+      <c r="AS41" s="5"/>
+      <c r="AT41" s="5"/>
+      <c r="AU41" s="5"/>
+      <c r="AV41" s="5"/>
+      <c r="AW41" s="5"/>
+      <c r="AX41" s="5"/>
+      <c r="AY41" s="5"/>
+      <c r="AZ41" s="5"/>
+      <c r="BA41" s="5"/>
+      <c r="BB41" s="5"/>
+      <c r="BC41" s="5"/>
+      <c r="BD41" s="5"/>
+      <c r="BE41" s="5"/>
+      <c r="BF41" s="5"/>
+      <c r="BG41" s="5"/>
+    </row>
+    <row r="42" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>94</v>
+      </c>
+      <c r="E42" s="4" t="s">
+        <v>104</v>
+      </c>
+      <c r="G42" s="5"/>
+      <c r="H42" s="5"/>
+      <c r="I42" s="5"/>
+      <c r="J42" s="5"/>
+      <c r="K42" s="5"/>
+      <c r="L42" s="5"/>
+      <c r="M42" s="5"/>
+      <c r="N42" s="5"/>
+      <c r="O42" s="5"/>
+      <c r="P42" s="5"/>
+      <c r="Q42" s="5"/>
+      <c r="R42" s="5"/>
+      <c r="S42" s="5"/>
+      <c r="T42" s="5"/>
+      <c r="U42" s="5"/>
+      <c r="V42" s="5"/>
+      <c r="W42" s="5"/>
+      <c r="X42" s="5"/>
+      <c r="Y42" s="5"/>
+      <c r="Z42" s="5"/>
+      <c r="AA42" s="5"/>
+      <c r="AB42" s="5"/>
+      <c r="AC42" s="5"/>
+      <c r="AD42" s="5"/>
+      <c r="AE42" s="5"/>
+      <c r="AF42" s="5"/>
+      <c r="AG42" s="5"/>
+      <c r="AH42" s="5"/>
+      <c r="AI42" s="5"/>
+      <c r="AJ42" s="5"/>
+      <c r="AK42" s="5"/>
+      <c r="AL42" s="5"/>
+      <c r="AM42" s="5"/>
+      <c r="AN42" s="5"/>
+      <c r="AO42" s="5"/>
+      <c r="AP42" s="5"/>
+      <c r="AQ42" s="5"/>
+      <c r="AR42" s="5"/>
+      <c r="AS42" s="5"/>
+      <c r="AT42" s="5"/>
+      <c r="AU42" s="5"/>
+      <c r="AV42" s="5"/>
+      <c r="AW42" s="5"/>
+      <c r="AX42" s="5"/>
+      <c r="AY42" s="5"/>
+      <c r="AZ42" s="5"/>
+      <c r="BA42" s="5"/>
+      <c r="BB42" s="5"/>
+      <c r="BC42" s="5"/>
+      <c r="BD42" s="5"/>
+      <c r="BE42" s="5"/>
+      <c r="BF42" s="5"/>
+      <c r="BG42" s="5"/>
+    </row>
+    <row r="43" s="4" customFormat="true" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...1956 lines deleted...]
-      <c r="BG43" s="16"/>
+      <c r="D43" s="4" t="s">
+        <v>105</v>
+      </c>
+      <c r="E43" s="4" t="s">
+        <v>92</v>
+      </c>
+      <c r="G43" s="5"/>
+      <c r="H43" s="5"/>
+      <c r="I43" s="5"/>
+      <c r="J43" s="5"/>
+      <c r="K43" s="5"/>
+      <c r="L43" s="5"/>
+      <c r="M43" s="5"/>
+      <c r="N43" s="5"/>
+      <c r="O43" s="5"/>
+      <c r="P43" s="5"/>
+      <c r="Q43" s="5"/>
+      <c r="R43" s="5"/>
+      <c r="S43" s="5"/>
+      <c r="T43" s="5"/>
+      <c r="U43" s="5"/>
+      <c r="V43" s="5"/>
+      <c r="W43" s="5"/>
+      <c r="X43" s="5"/>
+      <c r="Y43" s="5"/>
+      <c r="Z43" s="5"/>
+      <c r="AA43" s="5"/>
+      <c r="AB43" s="5"/>
+      <c r="AC43" s="5"/>
+      <c r="AD43" s="5"/>
+      <c r="AE43" s="5"/>
+      <c r="AF43" s="5"/>
+      <c r="AG43" s="5"/>
+      <c r="AH43" s="5"/>
+      <c r="AI43" s="5"/>
+      <c r="AJ43" s="5"/>
+      <c r="AK43" s="5"/>
+      <c r="AL43" s="5"/>
+      <c r="AM43" s="5"/>
+      <c r="AN43" s="5"/>
+      <c r="AO43" s="5"/>
+      <c r="AP43" s="5"/>
+      <c r="AQ43" s="5"/>
+      <c r="AR43" s="5"/>
+      <c r="AS43" s="5"/>
+      <c r="AT43" s="5"/>
+      <c r="AU43" s="5"/>
+      <c r="AV43" s="5"/>
+      <c r="AW43" s="5"/>
+      <c r="AX43" s="5"/>
+      <c r="AY43" s="5"/>
+      <c r="AZ43" s="5"/>
+      <c r="BA43" s="5"/>
+      <c r="BB43" s="5"/>
+      <c r="BC43" s="5"/>
+      <c r="BD43" s="5"/>
+      <c r="BE43" s="5"/>
+      <c r="BF43" s="5"/>
+      <c r="BG43" s="5"/>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="D2:F2"/>
     <mergeCell ref="D19:F19"/>
   </mergeCells>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{0AB168ED-CBFA-449B-9B40-54AB7540E476}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
+  <sheetPr filterMode="false">
+    <pageSetUpPr fitToPage="false"/>
+  </sheetPr>
   <dimension ref="A2:D43"/>
   <sheetViews>
-    <sheetView tabSelected="1" topLeftCell="A24" workbookViewId="0">
-      <selection activeCell="J10" sqref="J10"/>
+    <sheetView showFormulas="false" showGridLines="true" showRowColHeaders="true" showZeros="true" rightToLeft="false" tabSelected="true" showOutlineSymbols="true" defaultGridColor="true" view="normal" topLeftCell="A13" colorId="64" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100" workbookViewId="0">
+      <selection pane="topLeft" activeCell="J10" activeCellId="0" sqref="J10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
+  <sheetFormatPr defaultColWidth="8.6796875" defaultRowHeight="14.25" zeroHeight="false" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
-    <col min="1" max="1" width="21.5546875" bestFit="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="4" max="4" width="40.5546875" customWidth="1"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="1" min="1" style="0" width="21.56"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="2" min="2" style="0" width="33.33"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="3" min="3" style="0" width="17.33"/>
+    <col collapsed="false" customWidth="true" hidden="false" outlineLevel="0" max="4" min="4" style="0" width="40.56"/>
   </cols>
   <sheetData>
-    <row r="2" spans="1:4" ht="61.2" x14ac:dyDescent="1.1000000000000001">
-[...8 lines deleted...]
-      <c r="A4" s="4" t="s">
+    <row r="2" customFormat="false" ht="60.75" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D2" s="10" t="s">
+        <v>72</v>
+      </c>
+    </row>
+    <row r="4" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A4" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B4" s="2" t="s">
         <v>1</v>
       </c>
-      <c r="B4" s="6" t="s">
+      <c r="C4" s="2" t="s">
+        <v>2</v>
+      </c>
+      <c r="D4" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="5" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A5" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B5" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C5" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D5" s="4" t="s">
+        <v>74</v>
+      </c>
+    </row>
+    <row r="6" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A6" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B6" s="4" t="s">
         <v>6</v>
       </c>
-      <c r="C4" s="6" t="s">
-[...2 lines deleted...]
-      <c r="D4" s="6" t="s">
+      <c r="C6" s="4" t="s">
+        <v>7</v>
+      </c>
+      <c r="D6" s="4" t="s">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="7" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A7" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B7" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C7" s="4" t="s">
+        <v>9</v>
+      </c>
+      <c r="D7" s="4" t="s">
+        <v>76</v>
+      </c>
+    </row>
+    <row r="8" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A8" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B8" s="4" t="s">
+        <v>10</v>
+      </c>
+      <c r="C8" s="4" t="s">
+        <v>11</v>
+      </c>
+      <c r="D8" s="4" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="9" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A9" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B9" s="4" t="s">
+        <v>12</v>
+      </c>
+      <c r="C9" s="4" t="s">
+        <v>13</v>
+      </c>
+      <c r="D9" s="4" t="s">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="10" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A10" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B10" s="4" t="s">
+        <v>8</v>
+      </c>
+      <c r="C10" s="4" t="s">
+        <v>14</v>
+      </c>
+      <c r="D10" s="4" t="s">
+        <v>79</v>
+      </c>
+    </row>
+    <row r="11" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A11" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B11" s="4" t="s">
+        <v>15</v>
+      </c>
+      <c r="C11" s="4" t="s">
+        <v>16</v>
+      </c>
+      <c r="D11" s="4" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="12" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A12" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B12" s="4" t="s">
+        <v>18</v>
+      </c>
+      <c r="C12" s="4" t="s">
+        <v>19</v>
+      </c>
+      <c r="D12" s="4" t="s">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="13" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A13" s="3" t="s">
+        <v>17</v>
+      </c>
+      <c r="B13" s="4" t="s">
+        <v>20</v>
+      </c>
+      <c r="C13" s="4" t="s">
+        <v>21</v>
+      </c>
+      <c r="D13" s="4" t="s">
+        <v>82</v>
+      </c>
+    </row>
+    <row r="14" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A14" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B14" s="4" t="s">
+        <v>23</v>
+      </c>
+      <c r="C14" s="4"/>
+      <c r="D14" s="4" t="s">
+        <v>83</v>
+      </c>
+    </row>
+    <row r="15" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A15" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B15" s="4" t="s">
+        <v>24</v>
+      </c>
+      <c r="C15" s="4"/>
+      <c r="D15" s="4" t="s">
+        <v>77</v>
+      </c>
+    </row>
+    <row r="16" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A16" s="3" t="s">
+        <v>22</v>
+      </c>
+      <c r="B16" s="4" t="s">
+        <v>25</v>
+      </c>
+      <c r="C16" s="4"/>
+      <c r="D16" s="4" t="s">
+        <v>84</v>
+      </c>
+    </row>
+    <row r="19" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="D19" s="11" t="s">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="21" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A21" s="1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B21" s="2" t="s">
+        <v>1</v>
+      </c>
+      <c r="C21" s="2" t="s">
         <v>2</v>
       </c>
-    </row>
-[...4 lines deleted...]
-      <c r="B5" s="2" t="s">
+      <c r="D21" s="2" t="s">
+        <v>73</v>
+      </c>
+    </row>
+    <row r="22" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A22" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B22" s="4" t="s">
+        <v>27</v>
+      </c>
+      <c r="C22" s="4" t="s">
+        <v>28</v>
+      </c>
+      <c r="D22" s="4" t="s">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="23" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A23" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B23" s="4" t="s">
+        <v>29</v>
+      </c>
+      <c r="C23" s="4" t="s">
+        <v>30</v>
+      </c>
+      <c r="D23" s="4" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="24" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A24" s="3" t="s">
+        <v>26</v>
+      </c>
+      <c r="B24" s="4" t="s">
+        <v>31</v>
+      </c>
+      <c r="C24" s="4" t="s">
+        <v>32</v>
+      </c>
+      <c r="D24" s="4" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="25" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A25" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B25" s="4" t="s">
+        <v>34</v>
+      </c>
+      <c r="C25" s="4" t="s">
+        <v>35</v>
+      </c>
+      <c r="D25" s="4" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="26" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A26" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B26" s="4" t="s">
+        <v>36</v>
+      </c>
+      <c r="C26" s="4" t="s">
+        <v>37</v>
+      </c>
+      <c r="D26" s="4" t="s">
+        <v>80</v>
+      </c>
+    </row>
+    <row r="27" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A27" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B27" s="4" t="s">
+        <v>38</v>
+      </c>
+      <c r="C27" s="4" t="s">
+        <v>39</v>
+      </c>
+      <c r="D27" s="4" t="s">
         <v>93</v>
       </c>
-      <c r="C5" s="2" t="s">
-[...10 lines deleted...]
-      <c r="B6" s="2" t="s">
+    </row>
+    <row r="28" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A28" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B28" s="4" t="s">
+        <v>40</v>
+      </c>
+      <c r="C28" s="4" t="s">
+        <v>41</v>
+      </c>
+      <c r="D28" s="4" t="s">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="29" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A29" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B29" s="4" t="s">
+        <v>42</v>
+      </c>
+      <c r="C29" s="4" t="s">
+        <v>43</v>
+      </c>
+      <c r="D29" s="4" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="30" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A30" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B30" s="4" t="s">
+        <v>44</v>
+      </c>
+      <c r="C30" s="4" t="s">
+        <v>45</v>
+      </c>
+      <c r="D30" s="4" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="31" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A31" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B31" s="4" t="s">
+        <v>46</v>
+      </c>
+      <c r="C31" s="4" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" s="4" t="s">
+        <v>96</v>
+      </c>
+    </row>
+    <row r="32" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A32" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B32" s="4" t="s">
+        <v>48</v>
+      </c>
+      <c r="C32" s="4" t="s">
+        <v>49</v>
+      </c>
+      <c r="D32" s="4" t="s">
+        <v>98</v>
+      </c>
+    </row>
+    <row r="33" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A33" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B33" s="4" t="s">
+        <v>50</v>
+      </c>
+      <c r="C33" s="4" t="s">
+        <v>51</v>
+      </c>
+      <c r="D33" s="4" t="s">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="34" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A34" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B34" s="4" t="s">
+        <v>52</v>
+      </c>
+      <c r="C34" s="4" t="s">
+        <v>53</v>
+      </c>
+      <c r="D34" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="35" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A35" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B35" s="4" t="s">
+        <v>54</v>
+      </c>
+      <c r="C35" s="4" t="s">
+        <v>55</v>
+      </c>
+      <c r="D35" s="4" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="36" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A36" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B36" s="4" t="s">
+        <v>56</v>
+      </c>
+      <c r="C36" s="4" t="s">
+        <v>57</v>
+      </c>
+      <c r="D36" s="4" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="37" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A37" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B37" s="4" t="s">
+        <v>58</v>
+      </c>
+      <c r="C37" s="4" t="s">
+        <v>59</v>
+      </c>
+      <c r="D37" s="4" t="s">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="38" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A38" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B38" s="4" t="s">
+        <v>60</v>
+      </c>
+      <c r="C38" s="4" t="s">
+        <v>61</v>
+      </c>
+      <c r="D38" s="4" t="s">
         <v>89</v>
       </c>
-      <c r="C6" s="2" t="s">
-[...66 lines deleted...]
-      <c r="B11" s="2" t="s">
+    </row>
+    <row r="39" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A39" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B39" s="4" t="s">
+        <v>62</v>
+      </c>
+      <c r="C39" s="4" t="s">
+        <v>63</v>
+      </c>
+      <c r="D39" s="4" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="40" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A40" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B40" s="4" t="s">
+        <v>64</v>
+      </c>
+      <c r="C40" s="4" t="s">
+        <v>65</v>
+      </c>
+      <c r="D40" s="4" t="s">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="41" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A41" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B41" s="4" t="s">
+        <v>66</v>
+      </c>
+      <c r="C41" s="4" t="s">
+        <v>67</v>
+      </c>
+      <c r="D41" s="4" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="42" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A42" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B42" s="4" t="s">
+        <v>68</v>
+      </c>
+      <c r="C42" s="4" t="s">
+        <v>69</v>
+      </c>
+      <c r="D42" s="4" t="s">
+        <v>94</v>
+      </c>
+    </row>
+    <row r="43" customFormat="false" ht="14.25" hidden="false" customHeight="false" outlineLevel="0" collapsed="false">
+      <c r="A43" s="3" t="s">
+        <v>33</v>
+      </c>
+      <c r="B43" s="4" t="s">
+        <v>70</v>
+      </c>
+      <c r="C43" s="4" t="s">
         <v>71</v>
       </c>
-      <c r="C11" s="2" t="s">
-[...397 lines deleted...]
-        <v>57</v>
+      <c r="D43" s="4" t="s">
+        <v>105</v>
       </c>
     </row>
   </sheetData>
-  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
+  <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
+  <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.511811023622047" footer="0.511811023622047"/>
+  <pageSetup paperSize="9" scale="100" fitToWidth="1" fitToHeight="1" pageOrder="downThenOver" orientation="landscape" blackAndWhite="false" draft="false" cellComments="none" horizontalDpi="300" verticalDpi="300" copies="1"/>
+  <headerFooter differentFirst="false" differentOddEven="false">
+    <oddHeader/>
+    <oddFooter/>
+  </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...19 lines deleted...]
-  <Manager/>
+  <Template/>
+  <TotalTime></TotalTime>
+  <Application>LibreOffice/7.4.4.2$Windows_X86_64 LibreOffice_project/85569322deea74ec9134968a29af2df5663baa21</Application>
+  <AppVersion></AppVersion>
   <Company>Microsoft Corporation</Company>
-  <LinksUpToDate>false</LinksUpToDate>
-[...2 lines deleted...]
-  <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <cp:category>estrazione</cp:category>
+  <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
+  <dc:creator>Coninet S.p.A</dc:creator>
+  <dc:description>elenco</dc:description>
+  <cp:keywords>elenco</cp:keywords>
+  <dc:language>it-IT</dc:language>
+  <cp:lastModifiedBy/>
+  <cp:lastPrinted></cp:lastPrinted>
+  <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:revision></cp:revision>
+  <dc:subject>elenco</dc:subject>
   <dc:title>benemerenze</dc:title>
-  <dc:subject>elenco</dc:subject>
-[...7 lines deleted...]
-  <cp:category>estrazione</cp:category>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes"/>
+</file>